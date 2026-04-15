--- v0 (2026-02-02)
+++ v1 (2026-04-15)
@@ -54,1062 +54,1062 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11517</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Lázaro Antunes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11517/plo_01-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11517/plo_01-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instalação de iluminação pública e domiciliar no Bairro de Itapeva.</t>
   </si>
   <si>
     <t>11518</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>José Carlos de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11518/02_1965_-_vereador_jose_carlos_de_oliveira.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11518/02_1965_-_vereador_jose_carlos_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas de cobrança de impostos e dá outras providências.</t>
   </si>
   <si>
     <t>11519</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11519/03_1965_-_vereador_jose_carlos_de_oliveira.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11519/03_1965_-_vereador_jose_carlos_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção de impostos e dá outras providências.</t>
   </si>
   <si>
     <t>11520</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Pedro Guerra</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11520/04_1965_-_vereador_pedro_guerra.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11520/04_1965_-_vereador_pedro_guerra.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre asfaltamento em Vila Santa Helena.</t>
   </si>
   <si>
     <t>11549</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11549/plo_05-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11549/plo_05-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionalismo público e dá outras providências.</t>
   </si>
   <si>
     <t>11550</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11550/plo_06-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11550/plo_06-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a construção do Mercado Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>11551</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11551/plo_07-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11551/plo_07-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de telefone público em Votocel.</t>
   </si>
   <si>
     <t>11552</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11552/plo_08-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11552/plo_08-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instalação de telefone público em Santa Helena.</t>
   </si>
   <si>
     <t>11553</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Domingos Metidiéri Filho</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11553/plo_09-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11553/plo_09-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instalação de telefone público em Rio Acima.</t>
   </si>
   <si>
     <t>11554</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Newton Vieira Soares</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11554/plo_10-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11554/plo_10-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre plantão de farmácias e dá outras providências.</t>
   </si>
   <si>
     <t>11593</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11593/plo_11-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11593/plo_11-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre feriados religiosos no Município.</t>
   </si>
   <si>
     <t>11596</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>José Moreira Souza Filho</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11596/plo_12-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11596/plo_12-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instalação de telefone público em Vossoroca.</t>
   </si>
   <si>
     <t>11600</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11600/plo_13-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11600/plo_13-65.pdf</t>
   </si>
   <si>
     <t>dispõe sobre instalação de telefone público na Parada Vial.</t>
   </si>
   <si>
     <t>11604</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11604/plo_14-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11604/plo_14-65.pdf</t>
   </si>
   <si>
     <t>dispõe sobre construção do Matadouro Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>11606</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11606/plo_15-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11606/plo_15-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre isenção de impostos às Indústrias que se instalarem no Município.</t>
   </si>
   <si>
     <t>11610</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11610/plo_16-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11610/plo_16-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de pronto Socorro Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>11613</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11613/plo_17-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11613/plo_17-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instalação de telefone público em Vila Dominguinho.</t>
   </si>
   <si>
     <t>11615</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11615/plo_18-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11615/plo_18-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desapropriação de terras e dá outras providências.</t>
   </si>
   <si>
     <t>11620</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11620/plo_19-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11620/plo_19-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instalação de telefone público em Barra funda.</t>
   </si>
   <si>
     <t>11626</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Georgino Marques Dias</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11626/plo_20-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11626/plo_20-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instalação de telefone público em Monte Alegre.</t>
   </si>
   <si>
     <t>11629</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11629/plo_21-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11629/plo_21-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instalação de telefone e dá outras providências.</t>
   </si>
   <si>
     <t>11634</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11634/plo_22-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11634/plo_22-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instalação de telefone em Baltar.</t>
   </si>
   <si>
     <t>11635</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11635/plo_23-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11635/plo_23-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre uso de fumo em elevadores de passageiros, salas de espetáculos.</t>
   </si>
   <si>
     <t>11638</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11638/plo_24-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11638/plo_24-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre obrigatoriedade do uso de bóias em reservatórios de casa.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Labrego</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/205/plo_25-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/205/plo_25-65.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ILUMINAÇÃO PÚBLICA E DOMICILIAR NO BAIRRO DE RIO ACIMA.</t>
   </si>
   <si>
     <t>11639</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11639/plo_26-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11639/plo_26-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre iluminação pública e domiciliar nas Ruas Antonio Fernandes e José Thomaz da costa.</t>
   </si>
   <si>
     <t>11640</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11640/plo_27-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11640/plo_27-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre construção de poço artesiano no Bairro de Monte Alegre.</t>
   </si>
   <si>
     <t>11642</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11642/plo_28-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11642/plo_28-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de ruas e construção de uma ponte ligando os bairros de Barra Funda e Fornazari.</t>
   </si>
   <si>
     <t>11643</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11643/plo_29-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11643/plo_29-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre iluminação pública e domiciliar no Bairro do Fornazari.</t>
   </si>
   <si>
     <t>11644</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11644/plo_30-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11644/plo_30-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre construção de um reservatório de água no Bairro de Monte Alegre.</t>
   </si>
   <si>
     <t>11647</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11647/plo_31-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11647/plo_31-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre organizar os serviços públicos e dá outras providências.</t>
   </si>
   <si>
     <t>11653</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11653/plo_32-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11653/plo_32-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre efetuação do serviço de esgoto em Vila Dominguinho.</t>
   </si>
   <si>
     <t>11654</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11654/plo_33-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11654/plo_33-65.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Votorantim, para o exercício de 1.965.</t>
   </si>
   <si>
     <t>11655</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11655/plo_34-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11655/plo_34-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre construção de uma instalação sanitária pública na Praça Nelson Bormann.</t>
   </si>
   <si>
     <t>11659</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11659/plo_35-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11659/plo_35-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre construção de uma caixa de água no Bairro de Rio Acima.</t>
   </si>
   <si>
     <t>11661</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11661/plo_36-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11661/plo_36-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre obrigatoriedade de limpeza de terrenos baldios.</t>
   </si>
   <si>
     <t>11662</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11662/plo_37-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11662/plo_37-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre construção de caixa de água no Morro do Coqueiro.</t>
   </si>
   <si>
     <t>11663</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11663/plo_38-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11663/plo_38-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação do serviço funerário municipal.</t>
   </si>
   <si>
     <t>11664</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11664/plo_39-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11664/plo_39-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre construção do Hospital Municipal.</t>
   </si>
   <si>
     <t>11665</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Carlos Caldini</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11665/plo_40-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11665/plo_40-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre asfaltamento da Rua Sorocaba.</t>
   </si>
   <si>
     <t>11666</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11666/plo_41-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11666/plo_41-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instalação de iluminação pública e domiciliar e serviços de água e esgoto na Rua Paulo Reginato.</t>
   </si>
   <si>
     <t>11669</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11669/plo_42-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11669/plo_42-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre calçamento da Rua Joaquim Fogaça.</t>
   </si>
   <si>
     <t>11671</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11671/plo_43-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11671/plo_43-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre asfaltamento do trecho compreendido entre o Hospital Santo Antonio e a Represa da ligth.</t>
   </si>
   <si>
     <t>11672</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11672/plo_44-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11672/plo_44-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instalação de iluminação pública e domiciliar em Vila Cristiano.</t>
   </si>
   <si>
     <t>11674</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11674/plo_45-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11674/plo_45-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre elaboração do projeto do novo sistema de abastecimento de água para a sede do Município.</t>
   </si>
   <si>
     <t>11675</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11675/plo_46-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11675/plo_46-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre construção de uma ponte, em concreto, no Bairro de Vila Albertina.</t>
   </si>
   <si>
     <t>11677</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11677/plo_47-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11677/plo_47-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre construção do edifício próprio da Prefeitura e Câmara Municipal.</t>
   </si>
   <si>
     <t>11678</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11678/plo_48-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11678/plo_48-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instalação de iluminação pública e domiciliar no Bairro de Vossoroca.</t>
   </si>
   <si>
     <t>11679</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11679/plo_49-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11679/plo_49-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre construção de uma caixa de água no Bairro de Vossoroca.</t>
   </si>
   <si>
     <t>11680</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11680/plo_50-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11680/plo_50-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre construção de uma ponte ligando o Bairro de Vila Albertina e a Rua dos Protestantes.</t>
   </si>
   <si>
     <t>11681</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11681/plo_51-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11681/plo_51-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre construção de uma ponte, sobre o Rio Cubatão, ligando a Rua Sorocaba à Rua João Tobias.</t>
   </si>
   <si>
     <t>11682</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11682/plo_52-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11682/plo_52-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desapropriação de terras.</t>
   </si>
   <si>
     <t>11683</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11683/plo_53-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11683/plo_53-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de “Paschoa Boscariol”, a uma via pública da cidade.</t>
   </si>
   <si>
     <t>11684</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11684/plo_54-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11684/plo_54-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de “Antonio Fernandes”, a uma via pública da cidade.</t>
   </si>
   <si>
     <t>11685</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11685/plo_55-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11685/plo_55-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aquisição de um caminhão Basculante.</t>
   </si>
   <si>
     <t>11686</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11686/plo_56-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11686/plo_56-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de “Francisco José dos Santos” a atual Rua Boa Vista.</t>
   </si>
   <si>
     <t>11687</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11687/plo_57-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11687/plo_57-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desapropriação de terras no loteamento do parque Bela Vista.</t>
   </si>
   <si>
     <t>11689</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11689/plo_58-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11689/plo_58-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instalação de rede de água na Vila Operária.</t>
   </si>
   <si>
     <t>11691</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11691/plo_59-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11691/plo_59-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre iluminação pública  e domiciliar na Rua João Walter.</t>
   </si>
   <si>
     <t>11693</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11693/plo_60-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11693/plo_60-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instalação de rede de água no Bairro Fornazari.</t>
   </si>
   <si>
     <t>11699</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11699/plo_61-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11699/plo_61-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de “Antonio Walter Sobrinho”, a uma via pública da cidade.</t>
   </si>
   <si>
     <t>11706</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11706/plo_62-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11706/plo_62-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instalação de iluminação pública e domiciliar no Bairro Vossoroca.</t>
   </si>
   <si>
     <t>11708</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11708/plo_63-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11708/plo_63-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instalação de iluminação pública e domiciliar na Vila Osvaldo.</t>
   </si>
   <si>
     <t>11709</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11709/plo_64-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11709/plo_64-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre oficialização dos festejos juninos.</t>
   </si>
   <si>
     <t>11710</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11710/plo_65-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11710/plo_65-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre construção de um Grupo Escolar em Vossoroca.</t>
   </si>
   <si>
     <t>11711</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11711/plo_66-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11711/plo_66-65.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Votorantim, para o exercício de 1.966.E</t>
   </si>
   <si>
     <t>11713</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11713/plo_67-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11713/plo_67-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instalação de iluminação pública e domiciliar no Parque Bela Vista.</t>
   </si>
   <si>
     <t>11714</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11714/plo_68-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11714/plo_68-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre construção de um Grupo Escolar em local conveniente à população de Vila Albertina, Monte Alegre, Parque Bela Vista e adjacências.</t>
   </si>
   <si>
     <t>11715</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11715/plo_69-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11715/plo_69-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre oficialização do dia 08 de dezembro como o “Dia da Emancipação”.</t>
   </si>
   <si>
     <t>11716</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11716/plo_70-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11716/plo_70-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre asfaltamento em Vila Votocel.</t>
   </si>
   <si>
     <t>11719</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11719/plo_71-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11719/plo_71-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre pavimentação da Rua Albertina Nascimento.</t>
   </si>
   <si>
     <t>11721</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11721/plo_72-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11721/plo_72-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre pavimentação das Ruas do Bairro de Monte Alegre.</t>
   </si>
   <si>
     <t>11722</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11722/plo_73-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11722/plo_73-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre asfaltamento da Rua Vossoroca.</t>
   </si>
   <si>
     <t>11723</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11723/plo_74-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11723/plo_74-65.pdf</t>
   </si>
   <si>
     <t>Regulamenta a pavimentação extraordinária do Município e dá outras providências.</t>
   </si>
   <si>
     <t>11725</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11725/plo_75-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11725/plo_75-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de guias e sarjetas e dá outras providências.</t>
   </si>
   <si>
     <t>11726</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11726/plo_76-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11726/plo_76-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação de correção monetária nos débitos fiscais.</t>
   </si>
   <si>
     <t>11727</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11727/plo_77-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11727/plo_77-65.pdf</t>
   </si>
   <si>
     <t>Institui a “Semana da Emancipação”.</t>
   </si>
   <si>
     <t>11729</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11729/plo_78-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11729/plo_78-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito.</t>
   </si>
   <si>
     <t>11730</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11730/plo_79-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11730/plo_79-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de favores à Casa do Trabalhador e dá outras providências.</t>
   </si>
   <si>
     <t>11731</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11731/plo_80-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11731/plo_80-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização do Senhor Prefeito Municipal para receber doação de caminhão e dá outras providências.</t>
   </si>
   <si>
     <t>11734</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11734/plo_81-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11734/plo_81-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desapropriação de imóvel para uso escolar e dá outras providências.</t>
   </si>
   <si>
     <t>11736</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11736/plo_82-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11736/plo_82-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código Tributário do Município e dá outras providências.</t>
   </si>
   <si>
     <t>11741</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11741/plo_55a-65.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11741/plo_55a-65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instalação de iluminação pública e domiciliar na Vila Operária. PLO 55A.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1416,68 +1416,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11517/plo_01-65.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11518/02_1965_-_vereador_jose_carlos_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11519/03_1965_-_vereador_jose_carlos_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11520/04_1965_-_vereador_pedro_guerra.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11549/plo_05-65.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11550/plo_06-65.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11551/plo_07-65.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11552/plo_08-65.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11553/plo_09-65.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11554/plo_10-65.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11593/plo_11-65.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11596/plo_12-65.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11600/plo_13-65.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11604/plo_14-65.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11606/plo_15-65.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11610/plo_16-65.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11613/plo_17-65.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11615/plo_18-65.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11620/plo_19-65.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11626/plo_20-65.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11629/plo_21-65.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11634/plo_22-65.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11635/plo_23-65.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11638/plo_24-65.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/205/plo_25-65.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11639/plo_26-65.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11640/plo_27-65.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11642/plo_28-65.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11643/plo_29-65.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11644/plo_30-65.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11647/plo_31-65.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11653/plo_32-65.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11654/plo_33-65.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11655/plo_34-65.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11659/plo_35-65.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11661/plo_36-65.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11662/plo_37-65.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11663/plo_38-65.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11664/plo_39-65.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11665/plo_40-65.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11666/plo_41-65.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11669/plo_42-65.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11671/plo_43-65.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11672/plo_44-65.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11674/plo_45-65.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11675/plo_46-65.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11677/plo_47-65.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11678/plo_48-65.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11679/plo_49-65.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11680/plo_50-65.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11681/plo_51-65.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11682/plo_52-65.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11683/plo_53-65.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11684/plo_54-65.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11685/plo_55-65.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11686/plo_56-65.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11687/plo_57-65.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11689/plo_58-65.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11691/plo_59-65.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11693/plo_60-65.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11699/plo_61-65.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11706/plo_62-65.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11708/plo_63-65.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11709/plo_64-65.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11710/plo_65-65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11711/plo_66-65.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11713/plo_67-65.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11714/plo_68-65.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11715/plo_69-65.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11716/plo_70-65.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11719/plo_71-65.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11721/plo_72-65.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11722/plo_73-65.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11723/plo_74-65.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11725/plo_75-65.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11726/plo_76-65.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11727/plo_77-65.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11729/plo_78-65.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11730/plo_79-65.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11731/plo_80-65.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11734/plo_81-65.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11736/plo_82-65.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11741/plo_55a-65.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11517/plo_01-65.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11518/02_1965_-_vereador_jose_carlos_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11519/03_1965_-_vereador_jose_carlos_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11520/04_1965_-_vereador_pedro_guerra.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11549/plo_05-65.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11550/plo_06-65.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11551/plo_07-65.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11552/plo_08-65.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11553/plo_09-65.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11554/plo_10-65.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11593/plo_11-65.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11596/plo_12-65.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11600/plo_13-65.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11604/plo_14-65.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11606/plo_15-65.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11610/plo_16-65.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11613/plo_17-65.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11615/plo_18-65.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11620/plo_19-65.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11626/plo_20-65.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11629/plo_21-65.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11634/plo_22-65.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11635/plo_23-65.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11638/plo_24-65.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/205/plo_25-65.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11639/plo_26-65.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11640/plo_27-65.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11642/plo_28-65.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11643/plo_29-65.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11644/plo_30-65.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11647/plo_31-65.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11653/plo_32-65.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11654/plo_33-65.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11655/plo_34-65.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11659/plo_35-65.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11661/plo_36-65.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11662/plo_37-65.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11663/plo_38-65.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11664/plo_39-65.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11665/plo_40-65.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11666/plo_41-65.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11669/plo_42-65.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11671/plo_43-65.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11672/plo_44-65.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11674/plo_45-65.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11675/plo_46-65.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11677/plo_47-65.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11678/plo_48-65.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11679/plo_49-65.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11680/plo_50-65.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11681/plo_51-65.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11682/plo_52-65.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11683/plo_53-65.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11684/plo_54-65.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11685/plo_55-65.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11686/plo_56-65.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11687/plo_57-65.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11689/plo_58-65.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11691/plo_59-65.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11693/plo_60-65.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11699/plo_61-65.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11706/plo_62-65.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11708/plo_63-65.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11709/plo_64-65.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11710/plo_65-65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11711/plo_66-65.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11713/plo_67-65.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11714/plo_68-65.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11715/plo_69-65.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11716/plo_70-65.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11719/plo_71-65.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11721/plo_72-65.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11722/plo_73-65.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11723/plo_74-65.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11725/plo_75-65.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11726/plo_76-65.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11727/plo_77-65.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11729/plo_78-65.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11730/plo_79-65.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11731/plo_80-65.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11734/plo_81-65.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11736/plo_82-65.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1965/11741/plo_55a-65.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="130" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>