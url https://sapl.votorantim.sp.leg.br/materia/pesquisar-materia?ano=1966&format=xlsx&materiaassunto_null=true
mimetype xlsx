--- v0 (2026-02-02)
+++ v1 (2026-04-15)
@@ -54,402 +54,402 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11848</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11848/plo_01-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11848/plo_01-66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre um empréstimo de CR$ 30.000,00 (trinta milhões de cruzeiros) a ser contraído com o Banco Comércio e Indústria de São Paulo S/A e dá outras providências.</t>
   </si>
   <si>
     <t>11849</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11849/plo_02-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11849/plo_02-66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação do Arquiteto Urbanista, Milton Carlos Ghiraldini, para elaboração do Plano Diretor do Município e dá outras providências.</t>
   </si>
   <si>
     <t>11850</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11850/plo_03-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11850/plo_03-66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre modificação na Lei n.º 1, de 28/07/1.965, que organizou os Serviços Públicos Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>11851</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Carlos Caldini</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11851/plo_04-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11851/plo_04-66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre prorrogação de prazo constante do Artigo 3º da Lei 36, de 30 de novembro de 1.965.</t>
   </si>
   <si>
     <t>11852</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>José Moreira Souza Filho</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11852/plo_05-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11852/plo_05-66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Casa Econômica e dá outras providências.</t>
   </si>
   <si>
     <t>11853</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11853/plo_22a-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11853/plo_22a-66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial e dá outras providências. Obs.: PLO 22A/66.</t>
   </si>
   <si>
     <t>11854</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11854/plo_07-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11854/plo_07-66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos na Diretoria de Engenharia e urbanismo do Quadro de  Serviços Públicos Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>11855</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11855/plo_08-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11855/plo_08-66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da escala de padrão de vencimentos dos funcionários públicos municipais, bem como salários família e dá outras providências.</t>
   </si>
   <si>
     <t>11856</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Domingos Metidiéri Filho</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11856/plo_09-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11856/plo_09-66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre auxílio às mães residentes no Município de Votorantim, que vierem a dar a luz a dois ou mais filhos em um único parto e dá outras providências.</t>
   </si>
   <si>
     <t>11857</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11857/plo_10-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11857/plo_10-66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial.</t>
   </si>
   <si>
     <t>11858</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Sérgio Augusto Rangel</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11858/plo_11-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11858/plo_11-66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desapropriação de faixa de terreno no Bairro do Rio Acima, para abertura em prolongamento da Rua Joaquim Ferreira até a Vila Marisa.</t>
   </si>
   <si>
     <t>11859</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>José Carlos de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11859/plo_12-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11859/plo_12-66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de sepulturas no Cemitério São João Batista a União dos Trabalhadores e aposentados pensionistas de Votorantim.</t>
   </si>
   <si>
     <t>11860</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11860/plo_13-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11860/plo_13-66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre transação de Títulos de Crédito da prefeitura Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>11861</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11861/plo_14-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11861/plo_14-66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ratificação dos termos do Contrato de Concessão celebrado entre a Cia. Rede Telefônica Sorocabana e a Prefeitura Municipal de Sorocaba e dá outras providências.</t>
   </si>
   <si>
     <t>11862</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Pedro Guerra</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11862/plo_15-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11862/plo_15-66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a dispensa do reconhecimento de firma e dá outras providências.</t>
   </si>
   <si>
     <t>11863</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Georgino Marques Dias</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11863/plo_16-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11863/plo_16-66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Prefeito Municipal, para expedir “Carta de Habitação”.</t>
   </si>
   <si>
     <t>11864</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11864/plo_17-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11864/plo_17-66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criaçào do Serviço de Estradas e Rodagem de Caminhos Municipais (SERM) e dando outras providências.</t>
   </si>
   <si>
     <t>11887</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11887/plo_18-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11887/plo_18-66.pdf</t>
   </si>
   <si>
     <t>dispõe sobre o fornecimento de Energia Elétrica a execução da instalação, manutenção e operação de iluminação pública, por eletricidade e dando outras providências.</t>
   </si>
   <si>
     <t>11888</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11888/plo_19-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11888/plo_19-66.pdf</t>
   </si>
   <si>
     <t>dispõe sobre autorização para abertura de concorrência pública para instalação de serviço de retransmissão de televisão.</t>
   </si>
   <si>
     <t>12619</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Lázaro Antunes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12619/plo_20-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12619/plo_20-66.pdf</t>
   </si>
   <si>
     <t>Que determina regras pelas quais são as sociedades declaradas de utilidade pública.</t>
   </si>
   <si>
     <t>12620</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12620/plo_21-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12620/plo_21-66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atribuições da CME e dá outras providências.</t>
   </si>
   <si>
     <t>12621</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12621/plo_22-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12621/plo_22-66.pdf</t>
   </si>
   <si>
     <t>Que estima a Receita e fixa a Despesa do Município de Votorantim para o exercício de 1.967.</t>
   </si>
   <si>
     <t>12622</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12622/plo_23-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12622/plo_23-66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução das alíquotas constantes das tabelas II e 12 do Código Tributário do Município.</t>
   </si>
   <si>
     <t>12623</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12623/plo_24-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12623/plo_24-66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e manutenção de bolsas de estudos e dá outras providências.</t>
   </si>
   <si>
     <t>12624</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12624/plo_25-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12624/plo_25-66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de um telefone público no Bairro do Cristiano e dá outras providências.</t>
   </si>
   <si>
     <t>12625</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12625/plo_26-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12625/plo_26-66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre modificação na nomenclatura e codificação da Lei 78 de 2 de dezembro de 1.966, no que se refere a Receita e dá outras providências.</t>
   </si>
   <si>
     <t>12626</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12626/plo_27-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12626/plo_27-66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Tributário do Município e dá outras providências.</t>
   </si>
   <si>
     <t>11865</t>
   </si>
   <si>
     <t>SUBS1</t>
   </si>
   <si>
     <t>Substitutivo 1 ao PLO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11865/subs._ao_plo_17-66.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11865/subs._ao_plo_17-66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Serviço de Estradas e Rodagem de Caminhos Municipais (SERM) e dando outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -756,68 +756,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11848/plo_01-66.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11849/plo_02-66.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11850/plo_03-66.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11851/plo_04-66.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11852/plo_05-66.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11853/plo_22a-66.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11854/plo_07-66.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11855/plo_08-66.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11856/plo_09-66.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11857/plo_10-66.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11858/plo_11-66.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11859/plo_12-66.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11860/plo_13-66.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11861/plo_14-66.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11862/plo_15-66.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11863/plo_16-66.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11864/plo_17-66.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11887/plo_18-66.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11888/plo_19-66.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12619/plo_20-66.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12620/plo_21-66.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12621/plo_22-66.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12622/plo_23-66.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12623/plo_24-66.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12624/plo_25-66.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12625/plo_26-66.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12626/plo_27-66.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11865/subs._ao_plo_17-66.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11848/plo_01-66.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11849/plo_02-66.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11850/plo_03-66.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11851/plo_04-66.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11852/plo_05-66.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11853/plo_22a-66.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11854/plo_07-66.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11855/plo_08-66.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11856/plo_09-66.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11857/plo_10-66.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11858/plo_11-66.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11859/plo_12-66.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11860/plo_13-66.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11861/plo_14-66.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11862/plo_15-66.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11863/plo_16-66.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11864/plo_17-66.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11887/plo_18-66.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11888/plo_19-66.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12619/plo_20-66.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12620/plo_21-66.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12621/plo_22-66.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12622/plo_23-66.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12623/plo_24-66.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12624/plo_25-66.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12625/plo_26-66.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/12626/plo_27-66.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1966/11865/subs._ao_plo_17-66.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="156.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>