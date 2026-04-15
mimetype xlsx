--- v0 (2026-02-02)
+++ v1 (2026-04-15)
@@ -54,300 +54,300 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>18063</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18063/01_1970_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18063/01_1970_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do dispositivo da Lei nº 131, de 27 de novembro de 1968.</t>
   </si>
   <si>
     <t>18064</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18064/02_1970_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18064/02_1970_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de um setor municipal de alimentação escolar e dá outras providências.</t>
   </si>
   <si>
     <t>18065</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18065/03_1970_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18065/03_1970_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre celebração de convênio com a Secretaria de Estado dos Negócios da Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>18066</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18066/04_1970_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18066/04_1970_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de adicional de insalubridade aos servidores públicos e dá outras providências.</t>
   </si>
   <si>
     <t>18067</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18067/05_1970_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18067/05_1970_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização a celebração do convênio com a Secretaria de Cultura, Esportes e Turismo do Estado de São Paulo.</t>
   </si>
   <si>
     <t>18068</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18068/06_1970_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18068/06_1970_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da redação do artigo 1º da Lei nº 145, de 26 de Março de 1969.</t>
   </si>
   <si>
     <t>18069</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18069/07_1970_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18069/07_1970_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre suspensão a cobrança de multa de mora, juros e correção monetária na quitação de débitos ativos em atraso e dá outras providências.</t>
   </si>
   <si>
     <t>18070</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18070/08_1970_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18070/08_1970_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação ao inteiro teor do Termo de Ajuste firmado entre a Prefeitura Municipal e a Campanha Nacional de Alimentação Escolar.</t>
   </si>
   <si>
     <t>18071</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18071/09_1970_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18071/09_1970_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização a Prefeitura a firmar convênio com o Governo do Estado.</t>
   </si>
   <si>
     <t>18072</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18072/10_1970_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18072/10_1970_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Prefeito Municipal a alienar por venda e compra o imóvel que menciona.</t>
   </si>
   <si>
     <t>18073</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18073/11_1970_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18073/11_1970_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização a Prefeitura Municipal a permutar os imóveis nas condições que menciona e dá outras providências</t>
   </si>
   <si>
     <t>18074</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18074/12_1970_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18074/12_1970_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Executivo e celebrar convênio com o Mobral e dás outras providências</t>
   </si>
   <si>
     <t>18075</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18075/13_1970_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18075/13_1970_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre altera denominação de via pública</t>
   </si>
   <si>
     <t>18076</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18076/14_1970_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18076/14_1970_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>18077</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18077/15_1970_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18077/15_1970_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual de investimentos, relativo ao triênio 1.971 a 1.973, nos termos da lei complementar nº 3, de 7 de dezembro de 1.967</t>
   </si>
   <si>
     <t>18078</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18078/16_1970_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18078/16_1970_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispões sobre estima a Receita e fixa a Despesa do Munícipio de Votorantim, para o Exercício de 1.971</t>
   </si>
   <si>
     <t>18079</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18079/17_1970_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18079/17_1970_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização a Prefeitura a celebrar convênio D.N.O.S  e dispõe sobre a abertura de crédito especial necessário</t>
   </si>
   <si>
     <t>18080</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18080/18_1970_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18080/18_1970_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alienação de bem municipal, que descreve, na forma do Decreto Lei Complementar nº 9, de 31 de dezembro de 1.969</t>
   </si>
   <si>
     <t>18081</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18081/19_1970_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18081/19_1970_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desconto de 10% de desconto para os pagamentos de impostos prediais e territoriais urbanos</t>
   </si>
   <si>
     <t>18082</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18082/20_1970_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18082/20_1970_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre serviços de pavimentação e de guias e sarjetas e das outras providências</t>
   </si>
   <si>
     <t>18083</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18083/21_1970_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18083/21_1970_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Tributário, reformulando as tabelas que acompanham a Lei nº 80, de 30 de dezembro de 1.966, alterada pela Lei de nº 162, de 29 de dezembro de 1969</t>
   </si>
   <si>
     <t>18084</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18084/22_1970_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18084/22_1970_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação do bem público que menciona e autoriza a Prefeitura a permutar imóveis</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -654,68 +654,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18063/01_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18064/02_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18065/03_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18066/04_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18067/05_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18068/06_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18069/07_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18070/08_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18071/09_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18072/10_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18073/11_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18074/12_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18075/13_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18076/14_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18077/15_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18078/16_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18079/17_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18080/18_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18081/19_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18082/20_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18083/21_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18084/22_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18063/01_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18064/02_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18065/03_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18066/04_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18067/05_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18068/06_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18069/07_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18070/08_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18071/09_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18072/10_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18073/11_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18074/12_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18075/13_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18076/14_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18077/15_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18078/16_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18079/17_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18080/18_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18081/19_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18082/20_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18083/21_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1970/18084/22_1970_-_senhor_prefeito_municipal.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="154" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>