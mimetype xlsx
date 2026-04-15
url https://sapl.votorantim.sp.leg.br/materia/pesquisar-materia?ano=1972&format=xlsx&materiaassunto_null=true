--- v0 (2026-02-02)
+++ v1 (2026-04-15)
@@ -54,321 +54,321 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>18140</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18140/01_1972_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18140/01_1972_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização á Prefeitura a adquirir material escolar para distribuição ao alunos  das escolas de 1ºgrau do Município</t>
   </si>
   <si>
     <t>18141</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18141/02_1972_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18141/02_1972_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste de escala de padrões de vencimentos de funcionalismo publico e dá outras providências</t>
   </si>
   <si>
     <t>18142</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18142/03_1972_-_mesa_da_camara_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18142/03_1972_-_mesa_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste da escala de padrões de vencimentos do funcionalismo público da Câmara Municipal e dá outras providências</t>
   </si>
   <si>
     <t>18143</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18143/04_1972_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18143/04_1972_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização á Prefeitura Municipal a adquirir terreno e doa-lo a COHAB-BANDEIRANTE, para construção de núcleo habitacional e dá outras providências</t>
   </si>
   <si>
     <t>18144</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18144/05_1972_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18144/05_1972_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre acrescenta paragrafo ao Artigo 6º da Lei nº 202 de 29 de dezembro de 1971</t>
   </si>
   <si>
     <t>18145</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18145/06_1972_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18145/06_1972_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial nos termos da letra H, de artigo 6º, da Lei nº 202, de 29 de dezembro de 1971</t>
   </si>
   <si>
     <t>18146</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18146/07_1972_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18146/07_1972_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Executivo pra permutar imóveis e das outras providências</t>
   </si>
   <si>
     <t>18147</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>José Carlos de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18147/08_1972_-_vereador_jose_carlos_de_oliveira.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18147/08_1972_-_vereador_jose_carlos_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre oficialização do Hino do Município de Votorantim</t>
   </si>
   <si>
     <t>18148</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18148/09_1972_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18148/09_1972_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de auxilio a Guarda Mirim de Votorantim e das outras providências</t>
   </si>
   <si>
     <t>18182</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18182/10_1972_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18182/10_1972_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização a Prefeitura Municipal de Votorantim a firma convênio com o D.E.R</t>
   </si>
   <si>
     <t>18183</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18183/11_1972_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18183/11_1972_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Executivo para permutar imóveis e dá outras providências</t>
   </si>
   <si>
     <t>18184</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18184/12_1972_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18184/12_1972_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de incentivos às pequenas indústrias para o desenvolvimento do município e das outras providências</t>
   </si>
   <si>
     <t>18185</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18185/13_1972_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18185/13_1972_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de doação de imóvel para a firma de Indústria de Acessórios Têxteis Portuense LTDA e da outras providências</t>
   </si>
   <si>
     <t>18186</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18186/14_1972_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18186/14_1972_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre estima a Receita e fixa a Despesa  do Munícipio de Votorantim para o Exercício de 1973</t>
   </si>
   <si>
     <t>18187</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18187/15_1972_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18187/15_1972_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual de Investimentos, relativo ao triênio de 1973 á 1975 nos Termos da Lei Complementar de nº3, de 7 de Dezembro de 1967</t>
   </si>
   <si>
     <t>18188</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18188/16_1972_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18188/16_1972_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização á Prefeitura Municipal a adquirir terreno e doa-lo à sociedade Esportiva Veteranos de Votorantim, para edificação de sua sede social, e dá outras providências</t>
   </si>
   <si>
     <t>18189</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18189/17_1972_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18189/17_1972_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenção anual aos estabelecimentos de ensino técnico e superior do Munícipio e dá outras providências</t>
   </si>
   <si>
     <t>18190</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18190/18_1972_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18190/18_1972_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Especial Suplementar e dá outras providências</t>
   </si>
   <si>
     <t>18191</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18191/19_1972_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18191/19_1972_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Organização Administrativa da Prefeitura Municipal de Votorantim , da nova estrutura ao Quadro de Pessoal , fixa-novos níveis de vencimentos e dá outras providências</t>
   </si>
   <si>
     <t>18192</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18192/20_1972_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18192/20_1972_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar e dá outras providências</t>
   </si>
   <si>
     <t>18197</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18197/veto_parcial_ao_projeto_de_lei_21_1972_-_senhor_prefeito_municpal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18197/veto_parcial_ao_projeto_de_lei_21_1972_-_senhor_prefeito_municpal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estatuto dos Funcionários Públicos do Município de Votorantim</t>
   </si>
   <si>
     <t>18193</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18193/22_1972_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18193/22_1972_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização da doação de imóvel á firma LAFEA - Laminação de Ferro e aço Ltda. e da outras providências</t>
   </si>
   <si>
     <t>18194</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18194/23_1972_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18194/23_1972_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização á Prefeitura Municipal a adquirir terreno e doa-lo a Cia. Rede Telefônica Sorocabana para construção de prédio para instalação de estação telefônica e da outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -675,68 +675,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18140/01_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18141/02_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18142/03_1972_-_mesa_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18143/04_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18144/05_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18145/06_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18146/07_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18147/08_1972_-_vereador_jose_carlos_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18148/09_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18182/10_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18183/11_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18184/12_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18185/13_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18186/14_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18187/15_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18188/16_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18189/17_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18190/18_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18191/19_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18192/20_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18197/veto_parcial_ao_projeto_de_lei_21_1972_-_senhor_prefeito_municpal.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18193/22_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18194/23_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18140/01_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18141/02_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18142/03_1972_-_mesa_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18143/04_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18144/05_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18145/06_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18146/07_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18147/08_1972_-_vereador_jose_carlos_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18148/09_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18182/10_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18183/11_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18184/12_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18185/13_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18186/14_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18187/15_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18188/16_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18189/17_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18190/18_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18191/19_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18192/20_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18197/veto_parcial_ao_projeto_de_lei_21_1972_-_senhor_prefeito_municpal.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18193/22_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1972/18194/23_1972_-_senhor_prefeito_municipal.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="141.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="140.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="177.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>