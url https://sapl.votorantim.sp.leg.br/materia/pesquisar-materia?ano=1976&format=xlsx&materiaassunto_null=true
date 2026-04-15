--- v0 (2026-02-02)
+++ v1 (2026-04-15)
@@ -54,366 +54,366 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>18353</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18353/01_1976_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18353/01_1976_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização a Prefeitura Municipal de Votorantim, doar terreno á Firma MACONTRIM-MATERIAIS CONTRA INCÊNDIO LTDA. e dá outras providências</t>
   </si>
   <si>
     <t>18354</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18354/02_1976_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18354/02_1976_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de incentivos ao desenvolvimento do município e da outras providências</t>
   </si>
   <si>
     <t>18355</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18355/03_1976_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18355/03_1976_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo a contratar operação de crédito até a importância de Cr$ 10.000.000.00 (dez milhões de cruzeiros) e dá outras providências</t>
   </si>
   <si>
     <t>18356</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Lupércio Mariano da Silva</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18356/04_1976_-_vereador_lupercio_mariano_da_silva.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18356/04_1976_-_vereador_lupercio_mariano_da_silva.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre declara de Utilidade Pública a "Sociedade São Vicente de Paulo" Conselho Particular de Votorantim</t>
   </si>
   <si>
     <t>18357</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18357/05_1976_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18357/05_1976_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de auxilio á Associação de Pais e amigos dos Excepcionais (APAE) e dá outras providências</t>
   </si>
   <si>
     <t>18358</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18358/06_1976_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18358/06_1976_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre isenção de impostos ás Instituições Financeiras e dá outras providências</t>
   </si>
   <si>
     <t>18359</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18359/07_1976_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18359/07_1976_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do sistema para cobrança dos valores previstos na legislação municipal e dá outras providências</t>
   </si>
   <si>
     <t>18360</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18360/08_1976_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18360/08_1976_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre acrescenta os parágrafos 1º e 2º ao artigo 33 da Lei nº 241, de 22 de outubro de 1973 e dá outras providências</t>
   </si>
   <si>
     <t>18361</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de doação de imóvel á firma SPLICE Indústria e Comércio de Conectores e Terminações Elétricas do Brasil Ltda. e dá outras providências</t>
   </si>
   <si>
     <t>18362</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18362/10_1976_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18362/10_1976_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o sistema de loteamento de área no Município de Votorantim e dá outras providências</t>
   </si>
   <si>
     <t>18363</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18363/11_1976_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18363/11_1976_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de doação de imóvel á firma EMPAZ EMBALAGENS S/A. e dá outras providências</t>
   </si>
   <si>
     <t>18364</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18364/12_1976_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18364/12_1976_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial e dá outras providências</t>
   </si>
   <si>
     <t>18365</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18365/13_1976_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18365/13_1976_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação e alienação de imóveis remanescentes de expropriação e dá outras providências</t>
   </si>
   <si>
     <t>18366</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18366/16_1976_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18366/16_1976_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Assistência Social de Votorantim e dá outras providências</t>
   </si>
   <si>
     <t>18367</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18367/15_1976_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18367/15_1976_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar e dá outras providências</t>
   </si>
   <si>
     <t>18368</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18368/16_1976_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18368/16_1976_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>18369</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18369/17_1976_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18369/17_1976_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>18370</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18370/18_1976_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18370/18_1976_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual de Investimentos, relativo ao triênio de 1977 a 1979 nos temos da Lei Complementar nº3 , de 7 de dezembro de 1977</t>
   </si>
   <si>
     <t>18371</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18371/19_1976_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18371/19_1976_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre estima a Receita fixa a despesa do Município de Votorantim, para o exercício de 1977</t>
   </si>
   <si>
     <t>18405</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Georgino Marques Dias</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18405/20_1976_-_vereador_georgino_marques_dias.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18405/20_1976_-_vereador_georgino_marques_dias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a oficialização do aia 08 de outubro como o "Dia Mundial do Serviço Leonístico"</t>
   </si>
   <si>
     <t>18406</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18406/21_1976_-_vereador_georgino_marques_dias.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18406/21_1976_-_vereador_georgino_marques_dias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre oficialização do dia 18 de outubro como o "Dia do Médico"</t>
   </si>
   <si>
     <t>18407</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18407/22_1976_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18407/22_1976_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização da doação de imóvel a firma ACOPLAST Comércio e Industria de Plásticos Ltda. e da outras providências</t>
   </si>
   <si>
     <t>18408</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18408/23_1976_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18408/23_1976_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste de escala de padrões de vencimentos do funcionalismo e dá outras providências</t>
   </si>
   <si>
     <t>18409</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18409/24_1976_-_mesa_da_camara_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18409/24_1976_-_mesa_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste da escala de padrões de vencimentos do funcionalismo da Câmara Municipal e dá outras providências</t>
   </si>
   <si>
     <t>18410</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18410/26_1976_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18410/26_1976_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre transformação dos Parques Infantis em Escolas  Pré-primárias e dá outras providências</t>
   </si>
   <si>
     <t>18411</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18411/27_1976_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18411/27_1976_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre contagem de tempo de serviço prestado em atividade privativa para fins de aposentadoria</t>
   </si>
   <si>
     <t>18412</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18412/28_1976_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18412/28_1976_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação da Escola Municipal de ensino Pré-primário do bairro do Rio Acima</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -720,68 +720,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18353/01_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18354/02_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18355/03_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18356/04_1976_-_vereador_lupercio_mariano_da_silva.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18357/05_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18358/06_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18359/07_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18360/08_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18362/10_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18363/11_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18364/12_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18365/13_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18366/16_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18367/15_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18368/16_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18369/17_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18370/18_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18371/19_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18405/20_1976_-_vereador_georgino_marques_dias.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18406/21_1976_-_vereador_georgino_marques_dias.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18407/22_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18408/23_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18409/24_1976_-_mesa_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18410/26_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18411/27_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18412/28_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18353/01_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18354/02_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18355/03_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18356/04_1976_-_vereador_lupercio_mariano_da_silva.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18357/05_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18358/06_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18359/07_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18360/08_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18362/10_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18363/11_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18364/12_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18365/13_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18366/16_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18367/15_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18368/16_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18369/17_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18370/18_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18371/19_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18405/20_1976_-_vereador_georgino_marques_dias.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18406/21_1976_-_vereador_georgino_marques_dias.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18407/22_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18408/23_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18409/24_1976_-_mesa_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18410/26_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18411/27_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1976/18412/28_1976_-_senhor_prefeito_municipal.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="148.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>