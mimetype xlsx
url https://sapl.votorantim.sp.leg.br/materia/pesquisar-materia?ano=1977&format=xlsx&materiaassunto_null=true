--- v0 (2026-02-02)
+++ v1 (2026-04-15)
@@ -54,240 +54,240 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>18413</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18413/01_1977_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18413/01_1977_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre acrescenta parágrafo único ao Artigo 244 da Lei nº 241, de 22 de outubro de 1973 e dá outras providências</t>
   </si>
   <si>
     <t>18414</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18414/02_1977_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18414/02_1977_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização da doação de imóvel a firma " Plásticos Otic- Indústria e Comércio Ltda". e dá outras providências</t>
   </si>
   <si>
     <t>18415</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18415/03_1977_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18415/03_1977_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revoga a Lei nº 274, de 11 de novembro de 1975, que autoriza a Prefeitura Municipal de Votorantim a doar terreno á firma - "Icaper - Indústria e Comércio de Abrasivos - Ltda."</t>
   </si>
   <si>
     <t>18456</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Rubens Mesadri</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18456/04_1977_-_vereador_rubens_mesadri.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18456/04_1977_-_vereador_rubens_mesadri.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre declara de Utilidade Pública o "Lions Clube" de Votorantim</t>
   </si>
   <si>
     <t>18457</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>José Moacir Abbad</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18457/05_1977_-_vereador_jose_moacir_abbad.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18457/05_1977_-_vereador_jose_moacir_abbad.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a oficialização do ladrilho-padrão para calçadas do Município</t>
   </si>
   <si>
     <t>18458</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18458/06_1977_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18458/06_1977_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre delimita e determina as Zonas Urbana, turística e climática, e , industrial rural do Município e da outras providências</t>
   </si>
   <si>
     <t>18459</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18459/07_1977_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18459/07_1977_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de imóvel á Fazenda do Estado e dá outras providências</t>
   </si>
   <si>
     <t>18460</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18460/08_1977_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18460/08_1977_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre prorrogação para a edificação do prédio da estação telefônica local e dá outras providências</t>
   </si>
   <si>
     <t>18461</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18461/09_1977_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18461/09_1977_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual de Investimentos, relativo ao triênio 1978 á 1980, nos temos da Lei Complementar nº3, de 7 de dezembro de 1967</t>
   </si>
   <si>
     <t>18462</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18462/10_1977_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18462/10_1977_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre estima a Receita e Fixa a Despesa do Município de Votorantim para o exercício de 1978</t>
   </si>
   <si>
     <t>18463</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18463/11_1977_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18463/11_1977_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alienação de bem municipal que descreve na forma  do Decreto-Lei Complementar nº9, de 31 de dezembro de 1969</t>
   </si>
   <si>
     <t>18464</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18464/12_1977_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18464/12_1977_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Chefe do Executivo a contratar com Estabelecimentos de Créditos Nacionais , operação de crédito até a importância  de Cr$5.000.000.00 ( cinco milhões de cruzeiros)e dá outras providências</t>
   </si>
   <si>
     <t>18465</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18465/13_1977_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18465/13_1977_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de cargo de provimento em comissão e dá outras providências</t>
   </si>
   <si>
     <t>18466</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18466/14_1977_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18466/14_1977_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste da escala de padrões de vencimentos do funcionalismo e dá outras providências</t>
   </si>
   <si>
     <t>18467</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18467/15_1977_-_mesa_da_camara_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18467/15_1977_-_mesa_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste da escala de padrões de vencimentos do funcionalismo público da Câmara Municipal e dá outras providências</t>
   </si>
   <si>
     <t>18468</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18468/12a_1977_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18468/12a_1977_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código Tributário do Município de Votorantim</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -594,68 +594,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18413/01_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18414/02_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18415/03_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18456/04_1977_-_vereador_rubens_mesadri.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18457/05_1977_-_vereador_jose_moacir_abbad.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18458/06_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18459/07_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18460/08_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18461/09_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18462/10_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18463/11_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18464/12_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18465/13_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18466/14_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18467/15_1977_-_mesa_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18468/12a_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18413/01_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18414/02_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18415/03_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18456/04_1977_-_vereador_rubens_mesadri.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18457/05_1977_-_vereador_jose_moacir_abbad.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18458/06_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18459/07_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18460/08_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18461/09_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18462/10_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18463/11_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18464/12_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18465/13_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18466/14_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18467/15_1977_-_mesa_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1977/18468/12a_1977_-_senhor_prefeito_municipal.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="192.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>