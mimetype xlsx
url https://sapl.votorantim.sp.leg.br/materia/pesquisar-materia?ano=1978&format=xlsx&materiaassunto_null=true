--- v0 (2026-02-02)
+++ v1 (2026-04-15)
@@ -54,396 +54,396 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>18501</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18501/01_1978_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18501/01_1978_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Organização Administrativa da Prefeitura Municipal de Votorantim, cria Órgãos de Administração , da nova estrutura ao Quadro de Pessoal , fixa novos níveis de vencimentos e dá outras providências</t>
   </si>
   <si>
     <t>18502</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18502/02_1978_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18502/02_1978_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de convênio entre a Prefeitura e a Secretaria da Promoção Social do Estado de São Paulo e dá outras providências</t>
   </si>
   <si>
     <t>18503</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18503/03_1978_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18503/03_1978_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o Prefeito celebrar convênio com a Secretaria de Relações do Trabalho com o objetivo de implantar o Centro de Lazer do Trabalhador e dá outras providências</t>
   </si>
   <si>
     <t>18504</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18504/04_1978_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18504/04_1978_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de adicional por tempo de serviço aos empregados de serviço Autônomo de Agua e Esgoto de Votorantim e dá outras providências</t>
   </si>
   <si>
     <t>18505</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18505/05_1978_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18505/05_1978_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da redação do Artigo 3º da Lei nº 302, de 30 de dezembro de 1976</t>
   </si>
   <si>
     <t>18506</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18506/06_1978_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18506/06_1978_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo para celebrar convênio com o Departamento de Estradas de Rodagem do Estado de São Paulo objetivando a execução das obras de construção e pavimentação da continuação da Avenida 31 de março</t>
   </si>
   <si>
     <t>18507</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18507/07_1978_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18507/07_1978_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre altera a redação dos parágrafos 1º e 3º do artigo da Lei nº 202 de 29 de dezembro de 1971 e dá outras providências</t>
   </si>
   <si>
     <t>18508</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18508/08_1978_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18508/08_1978_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de transporte de passageiros em veículos de aluguel (taxi) e dá outras providências</t>
   </si>
   <si>
     <t>18509</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18509/09_1978_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18509/09_1978_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de uso de próprio municipal e dá outras providências</t>
   </si>
   <si>
     <t>18510</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18510/10_1978_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18510/10_1978_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo para permutar imóvel e dá outras providências</t>
   </si>
   <si>
     <t>18511</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18511/11_1978_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18511/11_1978_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual de Investimentos, relativo ao triênio 1979 a 1981, nos termos da Lei Complementar nº 3, de 7 de setembro de 1967</t>
   </si>
   <si>
     <t>18530</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18530/12_1978_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18530/12_1978_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre estima a Receita e Fixa a Despesa do Município de Votorantim para o exercício de 1979</t>
   </si>
   <si>
     <t>18560</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18560/13_1978_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18560/13_1978_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de nomenclatura das Escolas Municipais</t>
   </si>
   <si>
     <t>18561</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18561/14_1978_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18561/14_1978_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de adicional ao pessoal do Serviço Autônomo de Água e Esgoto de Votorantim e dá outras providências</t>
   </si>
   <si>
     <t>18562</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18562/15_1978_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18562/15_1978_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste de vencimentos e dá outras providências</t>
   </si>
   <si>
     <t>18563</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18563/16_1978_-_mesa_da_camara_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18563/16_1978_-_mesa_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste na escala de padrão de vencimentos do funcionalismo publico da Câmara Municipal e dá outras providências</t>
   </si>
   <si>
     <t>18564</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>José Moacir Abbad</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18564/17_1978_-_vereador_jose_moacir_abbad.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18564/17_1978_-_vereador_jose_moacir_abbad.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre supressão do Parágrafo Único do Artigo 9º da Lei nº 111, de 13 maio de 1968</t>
   </si>
   <si>
     <t>18565</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18565/18_1978_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18565/18_1978_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre altera a redação do parágrafo único do artigo 9º da Lei nº 111, de 13 de maio de 1968</t>
   </si>
   <si>
     <t>18566</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18566/19_1978_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18566/19_1978_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre proibição do funcionamento de supermercados localizados no município, aos domingos e feriados , e dá outras providências</t>
   </si>
   <si>
     <t>18567</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18567/20_1978_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18567/20_1978_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre altera o código tributário municipal</t>
   </si>
   <si>
     <t>20784</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/20784/21_1978_-_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/20784/21_1978_-_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para firmar TERMO DE ADESÃO junto à secretaria de Estado de Fazenda e Secretaria de Economia e Finanças da União e dá outras Providências .</t>
   </si>
   <si>
     <t>21977</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>José Avelino Cares</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21977/22_1978_-_vereador_jose_avelino_cares.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21977/22_1978_-_vereador_jose_avelino_cares.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 3º e seu Parágrafo Único da Lei nº 326 de 28 de setembro de 1978</t>
   </si>
   <si>
     <t>21978</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21978/23_1978_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21978/23_1978_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Executivo a contratar com com estabelecimentos de Créditos Nacionais, operação de crédito até a importância de Cr$ 4.000.00,00 ( quaro milhões de cruzeiros), e dá outras providências .</t>
   </si>
   <si>
     <t>21979</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21979/24_1978_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21979/24_1978_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de imóvel à firma PRODUSA INDÚSTRIAL LTDA, e dá outras providências .</t>
   </si>
   <si>
     <t>21980</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21980/25_1978_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21980/25_1978_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar  operação de arrendamento Mercantil até o valor de Cr$ 4.500.000,00 (quatro milhões e quinhentos mil cruzeiros)e dá outras providências .</t>
   </si>
   <si>
     <t>21981</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21981/26_1978_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21981/26_1978_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de imóvel à firma SOVEL EMBALAGENS- INDUSTRIA E COMÉCIO LTDA, e dá outas providências .</t>
   </si>
   <si>
     <t>21982</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21982/27_1978_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21982/27_1978_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Reajusta a escala de padrões de vencimento do funcionalismo e dá outras providências .</t>
   </si>
   <si>
     <t>21983</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21983/28_1978_-_mesa_da_camara_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21983/28_1978_-_mesa_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste na escala de padrões de vencimentos do funcionalismo da Câmara Municipal e dá outras providências .</t>
   </si>
   <si>
     <t>21984</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21984/29_1978_-_senhor_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21984/29_1978_-_senhor_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Altera o Código Tributário e dá outras providências .</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -750,68 +750,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18501/01_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18502/02_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18503/03_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18504/04_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18505/05_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18506/06_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18507/07_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18508/08_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18509/09_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18510/10_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18511/11_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18530/12_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18560/13_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18561/14_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18562/15_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18563/16_1978_-_mesa_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18564/17_1978_-_vereador_jose_moacir_abbad.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18565/18_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18566/19_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18567/20_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/20784/21_1978_-_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21977/22_1978_-_vereador_jose_avelino_cares.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21978/23_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21979/24_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21980/25_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21981/26_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21982/27_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21983/28_1978_-_mesa_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21984/29_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18501/01_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18502/02_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18503/03_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18504/04_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18505/05_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18506/06_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18507/07_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18508/08_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18509/09_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18510/10_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18511/11_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18530/12_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18560/13_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18561/14_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18562/15_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18563/16_1978_-_mesa_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18564/17_1978_-_vereador_jose_moacir_abbad.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18565/18_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18566/19_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/18567/20_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/20784/21_1978_-_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21977/22_1978_-_vereador_jose_avelino_cares.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21978/23_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21979/24_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21980/25_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21981/26_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21982/27_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21983/28_1978_-_mesa_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/1978/21984/29_1978_-_senhor_prefeito_municipal.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="217.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>