--- v0 (2026-02-02)
+++ v1 (2026-04-14)
@@ -54,1110 +54,1110 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Márcio Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2003/3818/3818_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2003/3818/3818_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO DAS GUIAS COM FAIXAS AMARELAS, NO FINAL DA RUA FRANCISCO COSTA, EM FRENTE À IGREJA DA VILA NOVA VOTORANTIM, PARA EVITAR QUE OS CARROS SEJAM ESTACIONADOS EM FRENTE À MESMA </t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Labrego</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2003/3823/3823_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2003/3823/3823_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE “HONRA AO MÉRITO” A SENHORA LUCILENA FERRAZ NETO.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Pastor Carlos</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2003/3824/3824_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2003/3824/3824_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE “HONRA AO MÉRITO” AO PASTOR BERNARDINO NUNES.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PEL</t>
   </si>
   <si>
     <t>Projeto de Emenda à LOM</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2003/169/169_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2003/169/169_texto_integral.doc</t>
   </si>
   <si>
     <t>ACRESCENTA A ALÍNEA “C” AO INCISO XIX, DO ART. 20, DA LEI ORGÂNICA DO MUNICÍPIO DE VOTORANTIM.</t>
   </si>
   <si>
     <t>21289</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Pedrinho</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21289/01_2004_-_sr_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21289/01_2004_-_sr_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas quanto à instalação de postos revendedores de combustíveis derivados de petróleo e álcool, para fins automotivos no município de Votorantim.</t>
   </si>
   <si>
     <t>21290</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21290/02_2004_-_jairo_de_souza.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21290/02_2004_-_jairo_de_souza.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Condição Feminina e dá outras providências.</t>
   </si>
   <si>
     <t>21291</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Outros vereadores</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21291/03_2004_-_sr_prefeito_municipal_jair_cassola.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21291/03_2004_-_sr_prefeito_municipal_jair_cassola.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública Rua Maria Conceição Vieira.</t>
   </si>
   <si>
     <t>21294</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21294/04_2003_-_luiz_gonzaga_lopes.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21294/04_2003_-_luiz_gonzaga_lopes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública Viela Dionízio Manoel.</t>
   </si>
   <si>
     <t>21296</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21296/05_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21296/05_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ceder o uso de área pública, através de Concessão de Direito Real de Uso, para a Empresa ALZIRO TEZZOTTO JUNIOR EPP, CNPJ: 01.952.306/0001-00, na forma que menciona.</t>
   </si>
   <si>
     <t>21299</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21299/06_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21299/06_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ceder o uso de área pública, através de concessão de direito real de uso, para a empresa COOPERATIVA DE PRODUÇÃO DE FORNOS E MÁQUINAS.</t>
   </si>
   <si>
     <t>21300</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21300/07_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21300/07_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público a ceder o uso de área pública, através de concessão de direito real de uso, para a empresa Mac New Comercial Ltda, CNPJ: 71.699.235/0001-61, na forma que menciona.</t>
   </si>
   <si>
     <t>21301</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21301/08_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21301/08_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ceder o uso de área púbica, através de concessão de direito real de uso, para a empresa USIPREMA INDÚSTRIA MECÂNICA LTDA., CNPJ: 00.226.433-0001-60, na forma que menciona.</t>
   </si>
   <si>
     <t>21302</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21302/09_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21302/09_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ceder o uso de área pública, através de concessão de direito real de uso, para a empresa Vemar Fitas e Abrasivos Ltda., CNPJ: 47.823.810/0001-01, na forma que menciona.</t>
   </si>
   <si>
     <t>21303</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21303/10_2003_-_sr_prefeito_jair_cassola.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21303/10_2003_-_sr_prefeito_jair_cassola.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a participar da constituição da Agência de Bacia Hidrográfica a ser instituída na Bacia Hidrográfica dos Rios Sorocaba e Médio Tietê, dirigida aos corpos de água superficiais e subterrâneos de domínio do Estado de São Paulo.</t>
   </si>
   <si>
     <t>21304</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Heber</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21304/11_2003_-_heber_de_almeida_martins.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21304/11_2003_-_heber_de_almeida_martins.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública Rua Carlos Eduardo de Brito.</t>
   </si>
   <si>
     <t>21305</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21305/12_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21305/12_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder a abertura, no Serviço Autonômo de Água e Esgoto de Votorantim, de um crédito especial no valor de R$ 150.000,00(cento e cinquenta mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>21306</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de revisão da Declaração do índice de Participação de Município - DIPAM, a ser ealizada por funcionários públicos efetivos e dá outras providências.</t>
   </si>
   <si>
     <t>21307</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21307/14_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21307/14_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação e alienação por investidura dos imóveis que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>21308</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Marcelão</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21308/15_2003_-_marcelo_de_souza.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21308/15_2003_-_marcelo_de_souza.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do pagamento de taxa de inscrição em concursos públicos municipais, aos desempregados residentes em Votorantim.</t>
   </si>
   <si>
     <t>21309</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21309/16_2003_-_pedro_nunes_filho.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21309/16_2003_-_pedro_nunes_filho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública Rua Tomasia Martins Vera.</t>
   </si>
   <si>
     <t>21310</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21310/17_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21310/17_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício de 2004  dá outras providências.</t>
   </si>
   <si>
     <t>21311</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21311/18_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21311/18_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o nº de crianças atendidas pelo convênio entre a Prefeitura e o Lar Espírita Ivan Santos Alburquerque, nos termos da Lei 1175, de 19 de dezembro de 1995, e dá outras providências.</t>
   </si>
   <si>
     <t>21312</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21312/19_2003_-_pedro_nunes_filho.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21312/19_2003_-_pedro_nunes_filho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública Rua Melo Pinto da Silva.</t>
   </si>
   <si>
     <t>21313</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21313/20_2003_-_heber_de_almeida_martins.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21313/20_2003_-_heber_de_almeida_martins.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de placas de denominação de vias públicas no município.</t>
   </si>
   <si>
     <t>21319</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21319/21_2003_-_pedro_nunes_filho.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21319/21_2003_-_pedro_nunes_filho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública, Rua Mário Tozzi.</t>
   </si>
   <si>
     <t>21320</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de próprio municipal, Praça Miguel Brasil.</t>
   </si>
   <si>
     <t>21321</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21321/23_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21321/23_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste de vencimentos dos servidores públicos do Município de Votorantim, e dá outras providências.</t>
   </si>
   <si>
     <t>21322</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21322/24_2003_-_jomar_teles_procopio.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21322/24_2003_-_jomar_teles_procopio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de próprio municipal, Centro Esportivo "Desportista Francisco Tegami".</t>
   </si>
   <si>
     <t>21323</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21323/25_2003_-_jerson_pedroso.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21323/25_2003_-_jerson_pedroso.pdf</t>
   </si>
   <si>
     <t>Dispçoe sobre denominação de próprio municipal, Centro Comunitário "Antonio Prado".</t>
   </si>
   <si>
     <t>21326</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>João Cau</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21326/26_2003_-_joao_cau.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21326/26_2003_-_joao_cau.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública, Rua Andrey Diego Pires.</t>
   </si>
   <si>
     <t>21327</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21327/27_2003_-_joao_pedroso.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21327/27_2003_-_joao_pedroso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública, Rua Antonio Caetano.</t>
   </si>
   <si>
     <t>21328</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21328/28_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21328/28_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
   </si>
   <si>
     <t>Acrescenta o paragráfo único ao art. 2º da Lei 1582, de 05 de novembro de 2002, e dá outras providências.</t>
   </si>
   <si>
     <t>21329</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21329/29_2003_-_heber_de_almeida_martins.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21329/29_2003_-_heber_de_almeida_martins.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública, Rua Carlos de Assumpção Mena.</t>
   </si>
   <si>
     <t>21330</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21330/30_2003_-_luiz_gonzaga_lopes.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21330/30_2003_-_luiz_gonzaga_lopes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública, Viela Laurentino Gabriel de Macedo.</t>
   </si>
   <si>
     <t>21331</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21331/31_2003_-_pedro_nunes_filho.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21331/31_2003_-_pedro_nunes_filho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública, Rua Juvenal Soares.</t>
   </si>
   <si>
     <t>21332</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21332/32_2003_-_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21332/32_2003_-_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público, nos termos do inciso IX do artigo 37 da Constituição Federal.</t>
   </si>
   <si>
     <t>21333</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21333/33_2003_-__prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21333/33_2003_-__prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas para a regularização e repressão a loteamentos ilegais.</t>
   </si>
   <si>
     <t>21334</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21334/34_2003_-_pedro_nunes_filho.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21334/34_2003_-_pedro_nunes_filho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública, Rua Hilda de Almeida Barros.</t>
   </si>
   <si>
     <t>21335</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21335/35_2003_-_luiz_gonzaga_lopes.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21335/35_2003_-_luiz_gonzaga_lopes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de próprio municipal, Praça Levi Rodrigues Ribeiro.</t>
   </si>
   <si>
     <t>21336</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21336/36_2003_-_osvaldo_brasil.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21336/36_2003_-_osvaldo_brasil.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia Municipal do Doador de Sangue".</t>
   </si>
   <si>
     <t>21337</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21337/37_2003_-_joao_cau.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21337/37_2003_-_joao_cau.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de benefícios para usuários especiais de transporte coletivo de passageiros do Município de Votorantim e dá outras providências.</t>
   </si>
   <si>
     <t>21338</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21338/38_2003_-_pedro_nunes_filho.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21338/38_2003_-_pedro_nunes_filho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da Vigilância Sanitária de Votorantim enviar à Câmara Municipal um relatório da situação em que se encontram os estabelecimentos que comercializam alimentação e dá outra providências.</t>
   </si>
   <si>
     <t>21339</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21339/39_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21339/39_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da readaptação dos funcionários públicos municipais de Votorantim, da Administração Direta e indireta ocupantes de cargos de provimento efetivo, regidos pela Lei 1090, de 28 de dezembro de 1993 e 1596, de 30 de novembro de 2001 e dá outras providências.</t>
   </si>
   <si>
     <t>21340</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21340/40_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21340/40_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ceder o uso de área pública, através de concessão de direito real de uso, para a empresa Izzoplast Reciclagem e Comércio Ltda., CNPJ: 03.556.533-0001-42, na forma que menciona.</t>
   </si>
   <si>
     <t>21341</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21341/41_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21341/41_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ceder o uso de área pública, através de concessão de direito real de uso, para a empresa Adilson Carretéis Artefatos de Madeira Ltda., CNPJ: 02.936.547/0001-29, na forma que menciona.</t>
   </si>
   <si>
     <t>21342</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21342/42_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21342/42_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço funerário no Município de Votorantim.</t>
   </si>
   <si>
     <t>21343</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21343/43_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21343/43_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
   </si>
   <si>
     <t>Institui o PCM - Programa Comunitário de Melhoramentos.</t>
   </si>
   <si>
     <t>21344</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21344/44_2003_-_sr_prefeiro_municipal_jair_cassola.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21344/44_2003_-_sr_prefeiro_municipal_jair_cassola.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre emissão de alvará de funcionamento para redes de supermercados, hipermercados e similares na operação comercial de vendas de combustíveis, derivados de petróleo e produtos inflamáveis:</t>
   </si>
   <si>
     <t>21345</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21345/45_2003_-_jomar_teles_procopio.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21345/45_2003_-_jomar_teles_procopio.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a LIVOFUS - Liga Votorantinense de Futsal.</t>
   </si>
   <si>
     <t>21346</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21346/46_2003_-_antonio_neves_do_prado.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21346/46_2003_-_antonio_neves_do_prado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública, Rua Sinval Antonio Avelar.</t>
   </si>
   <si>
     <t>21347</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21347/47_2003_-_marcelo_de_souza.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21347/47_2003_-_marcelo_de_souza.pdf</t>
   </si>
   <si>
     <t>Revoga o paragráfo 2º do artigo 297, da lei 1602, de 13 de dezembro de 2001, e altera o paragráfo 3º que passa a vigorar como paragráfo 2º.</t>
   </si>
   <si>
     <t>21348</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21348/48_2003_-_sr_prefeito_jair_cassola.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21348/48_2003_-_sr_prefeito_jair_cassola.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I, da Lei 1348, de 28 de agosto de 1998, e dá outras providências.</t>
   </si>
   <si>
     <t>21349</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21349/49_2003_-_antonio_neves_do_prado.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21349/49_2003_-_antonio_neves_do_prado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública, Rua André Paulo Alves da Silva.</t>
   </si>
   <si>
     <t>21350</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21350/50_2003_-_antonio_neves_do_prado.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21350/50_2003_-_antonio_neves_do_prado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública, Rua Esposito Antonio do Nascimento.</t>
   </si>
   <si>
     <t>21353</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização de desdobro de lotes urbanos no Município de Votorantim.</t>
   </si>
   <si>
     <t>21354</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21354/52_2003_-__adilson_houlenes_mora.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21354/52_2003_-__adilson_houlenes_mora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei nº 947, de 03 de julho de 1992.</t>
   </si>
   <si>
     <t>21355</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21355/53_2003_-_joao_cau.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21355/53_2003_-_joao_cau.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação do Parque Natural da Vila Gracia, Irene Rodrigues Pistilli.</t>
   </si>
   <si>
     <t>21356</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21356/54_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21356/54_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Votorantim para o exercício de 2004.</t>
   </si>
   <si>
     <t>21357</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21357/55_2003_-_jarson_pedroso.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21357/55_2003_-_jarson_pedroso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de próprio municipal Centro Comunitário Antonio Celso Vitor.</t>
   </si>
   <si>
     <t>21361</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21361/56_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21361/56_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Educação e dá outras providências.</t>
   </si>
   <si>
     <t>21362</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21362/57_2003_-_joao_cau.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21362/57_2003_-_joao_cau.pdf</t>
   </si>
   <si>
     <t>21363</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21363/58_2003_-_joao_cau1.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21363/58_2003_-_joao_cau1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública, Rua Luiz Pinto da Silveira.</t>
   </si>
   <si>
     <t>21364</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21364/59_2003_-_primo_alvino_veiera.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21364/59_2003_-_primo_alvino_veiera.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de próprio municipal, Centro Comunitário "Sebastião Flausino Pereira".</t>
   </si>
   <si>
     <t>21365</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Jairo de Souza</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21365/60_2003_-_jairo_de_souza.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21365/60_2003_-_jairo_de_souza.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública, Rua Nelson Francisco Terreiro.</t>
   </si>
   <si>
     <t>21366</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21366/61_03_-_antonio_neves_do_prado.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21366/61_03_-_antonio_neves_do_prado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública, Rua José Orozimbo de Souza - Wanil.</t>
   </si>
   <si>
     <t>21367</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21367/62_2003_-_joao_cau.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21367/62_2003_-_joao_cau.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a oficialização da denominação, Rua José Pereira Ribeiro.</t>
   </si>
   <si>
     <t>21368</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21368/63_2003_-_jairo_de_souza.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21368/63_2003_-_jairo_de_souza.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública, Rua Gentil Pinto.</t>
   </si>
   <si>
     <t>21369</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21369/64_2003_-_pedro_nunes_filho.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21369/64_2003_-_pedro_nunes_filho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública, Rua Isaac Rodrigues.</t>
   </si>
   <si>
     <t>21370</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21370/65_2003_-_sr_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21370/65_2003_-_sr_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Altera o Código Tributário Municipal, LC nº 1602, de 13 d dezembro de 2001, e dá outras providências.</t>
   </si>
   <si>
     <t>21371</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21371/66_2003_-_sr_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21371/66_2003_-_sr_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento parcelado de débitos inscritos ou não em Dívida Ativa, para com a Fazenda Municipal, conforme determina o art. 349 do CTM e dá outras providências.</t>
   </si>
   <si>
     <t>21372</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21372/67_2003_-_sr_prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21372/67_2003_-_sr_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre legalização de obras irregulares e desdobro de lotes urbanos e dá outras providências.</t>
   </si>
   <si>
     <t>21373</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21373/68_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21373/68_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de próprio municipal Centro Comunitário "Claudineia Correia".</t>
   </si>
   <si>
     <t>21374</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21374/69_2003_-_joao_cau.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21374/69_2003_-_joao_cau.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública, Rua José Heringer da Silva.</t>
   </si>
   <si>
     <t>21375</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21375/70_2003_-_pedro_nunes_filho.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21375/70_2003_-_pedro_nunes_filho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública Rua Querino Amaro da Silva.</t>
   </si>
   <si>
     <t>21376</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21376/71_2003_-_osvaldo_brasil.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21376/71_2003_-_osvaldo_brasil.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de próprio municipal, Praça Genésio Gonçalves.</t>
   </si>
   <si>
     <t>21377</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21377/72_2003_-_pedro_nunes_filho.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21377/72_2003_-_pedro_nunes_filho.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o S.A.R.E - Serviço de Atendimento de Resgate e Emergência.</t>
   </si>
   <si>
     <t>21378</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21378/73_2003_-_heber_de_almeida_martins.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21378/73_2003_-_heber_de_almeida_martins.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de próprio municipal, Auditório "Luiz Antonio Rodrigues" - CICA.</t>
   </si>
   <si>
     <t>21379</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21379/74_2003_-_jairo_de_souza.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21379/74_2003_-_jairo_de_souza.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública, Rua Jorge Shiniti Nakajima.</t>
   </si>
   <si>
     <t>21380</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21380/75_2003_-_pedro_nunes_filho.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21380/75_2003_-_pedro_nunes_filho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública, Rua Evani de Queiroz dos Santos.</t>
   </si>
   <si>
     <t>21431</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21431/76_2003_-_marcelo_de_souza.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21431/76_2003_-_marcelo_de_souza.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de manter, na Rede de Ensino do Município de Votorantim, um profissional capacitado a prestar os primeiros socorros, aos alunos, em caso de acidentes.</t>
   </si>
   <si>
     <t>21432</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21432/77_2003_-_jairo_de_souza.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21432/77_2003_-_jairo_de_souza.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública, Rua João Franciso de Oliveira Neto.</t>
   </si>
   <si>
     <t>21433</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21433/78_2003_-_pedro_nunes_filho.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21433/78_2003_-_pedro_nunes_filho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública, Rua William Oliveira dos Santos.</t>
   </si>
   <si>
     <t>21434</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21434/78_2003_-_pedro_nunes_filho.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21434/78_2003_-_pedro_nunes_filho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública, Rua José Campelo Filho.</t>
   </si>
   <si>
     <t>21435</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21435/80_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21435/80_2003_-_sr_prefeito_municipal_jair_cassola.pdf</t>
   </si>
   <si>
     <t>Altera o Código  Tributário Municipal, LC nº 1602, de 13 de dezembro de 2001, e dá outras providências.</t>
   </si>
   <si>
     <t>21436</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21436/81_2003_-_jairo_de_souza.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21436/81_2003_-_jairo_de_souza.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública, Rua Joaquim Francisco Mendes.</t>
   </si>
   <si>
     <t>21437</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21437/82_2003_-_pedro_nunes_filho.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21437/82_2003_-_pedro_nunes_filho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública, Rua Miguel Martins de Oliveira.</t>
   </si>
   <si>
     <t>21438</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21438/83_2003_-_carl0s_claro_da_rosa.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21438/83_2003_-_carl0s_claro_da_rosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública, Rua Pastor Maurício Araujo de Lima.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1464,68 +1464,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2003/3818/3818_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2003/3823/3823_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2003/3824/3824_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2003/169/169_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21289/01_2004_-_sr_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21290/02_2004_-_jairo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21291/03_2004_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21294/04_2003_-_luiz_gonzaga_lopes.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21296/05_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21299/06_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21300/07_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21301/08_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21302/09_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21303/10_2003_-_sr_prefeito_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21304/11_2003_-_heber_de_almeida_martins.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21305/12_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21307/14_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21308/15_2003_-_marcelo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21309/16_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21310/17_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21311/18_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21312/19_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21313/20_2003_-_heber_de_almeida_martins.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21319/21_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21321/23_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21322/24_2003_-_jomar_teles_procopio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21323/25_2003_-_jerson_pedroso.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21326/26_2003_-_joao_cau.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21327/27_2003_-_joao_pedroso.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21328/28_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21329/29_2003_-_heber_de_almeida_martins.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21330/30_2003_-_luiz_gonzaga_lopes.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21331/31_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21332/32_2003_-_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21333/33_2003_-__prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21334/34_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21335/35_2003_-_luiz_gonzaga_lopes.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21336/36_2003_-_osvaldo_brasil.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21337/37_2003_-_joao_cau.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21338/38_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21339/39_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21340/40_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21341/41_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21342/42_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21343/43_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21344/44_2003_-_sr_prefeiro_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21345/45_2003_-_jomar_teles_procopio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21346/46_2003_-_antonio_neves_do_prado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21347/47_2003_-_marcelo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21348/48_2003_-_sr_prefeito_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21349/49_2003_-_antonio_neves_do_prado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21350/50_2003_-_antonio_neves_do_prado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21354/52_2003_-__adilson_houlenes_mora.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21355/53_2003_-_joao_cau.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21356/54_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21357/55_2003_-_jarson_pedroso.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21361/56_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21362/57_2003_-_joao_cau.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21363/58_2003_-_joao_cau1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21364/59_2003_-_primo_alvino_veiera.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21365/60_2003_-_jairo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21366/61_03_-_antonio_neves_do_prado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21367/62_2003_-_joao_cau.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21368/63_2003_-_jairo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21369/64_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21370/65_2003_-_sr_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21371/66_2003_-_sr_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21372/67_2003_-_sr_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21373/68_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21374/69_2003_-_joao_cau.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21375/70_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21376/71_2003_-_osvaldo_brasil.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21377/72_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21378/73_2003_-_heber_de_almeida_martins.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21379/74_2003_-_jairo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21380/75_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21431/76_2003_-_marcelo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21432/77_2003_-_jairo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21433/78_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21434/78_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21435/80_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21436/81_2003_-_jairo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21437/82_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21438/83_2003_-_carl0s_claro_da_rosa.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2003/3818/3818_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2003/3823/3823_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2003/3824/3824_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2003/169/169_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21289/01_2004_-_sr_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21290/02_2004_-_jairo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21291/03_2004_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21294/04_2003_-_luiz_gonzaga_lopes.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21296/05_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21299/06_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21300/07_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21301/08_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21302/09_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21303/10_2003_-_sr_prefeito_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21304/11_2003_-_heber_de_almeida_martins.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21305/12_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21307/14_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21308/15_2003_-_marcelo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21309/16_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21310/17_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21311/18_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21312/19_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21313/20_2003_-_heber_de_almeida_martins.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21319/21_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21321/23_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21322/24_2003_-_jomar_teles_procopio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21323/25_2003_-_jerson_pedroso.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21326/26_2003_-_joao_cau.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21327/27_2003_-_joao_pedroso.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21328/28_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21329/29_2003_-_heber_de_almeida_martins.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21330/30_2003_-_luiz_gonzaga_lopes.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21331/31_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21332/32_2003_-_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21333/33_2003_-__prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21334/34_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21335/35_2003_-_luiz_gonzaga_lopes.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21336/36_2003_-_osvaldo_brasil.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21337/37_2003_-_joao_cau.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21338/38_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21339/39_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21340/40_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21341/41_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21342/42_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21343/43_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21344/44_2003_-_sr_prefeiro_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21345/45_2003_-_jomar_teles_procopio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21346/46_2003_-_antonio_neves_do_prado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21347/47_2003_-_marcelo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21348/48_2003_-_sr_prefeito_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21349/49_2003_-_antonio_neves_do_prado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21350/50_2003_-_antonio_neves_do_prado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21354/52_2003_-__adilson_houlenes_mora.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21355/53_2003_-_joao_cau.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21356/54_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21357/55_2003_-_jarson_pedroso.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21361/56_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21362/57_2003_-_joao_cau.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21363/58_2003_-_joao_cau1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21364/59_2003_-_primo_alvino_veiera.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21365/60_2003_-_jairo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21366/61_03_-_antonio_neves_do_prado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21367/62_2003_-_joao_cau.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21368/63_2003_-_jairo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21369/64_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21370/65_2003_-_sr_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21371/66_2003_-_sr_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21372/67_2003_-_sr_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21373/68_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21374/69_2003_-_joao_cau.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21375/70_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21376/71_2003_-_osvaldo_brasil.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21377/72_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21378/73_2003_-_heber_de_almeida_martins.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21379/74_2003_-_jairo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21380/75_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21431/76_2003_-_marcelo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21432/77_2003_-_jairo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21433/78_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21434/78_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21435/80_2003_-_sr_prefeito_municipal_jair_cassola.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21436/81_2003_-_jairo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21437/82_2003_-_pedro_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2003/21438/83_2003_-_carl0s_claro_da_rosa.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>