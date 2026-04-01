--- v0 (2025-10-23)
+++ v1 (2026-04-01)
@@ -54,8915 +54,8915 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATAR</t>
   </si>
   <si>
     <t>ATA de Reunião da Eleição da Mesa Diretora</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2566/2566_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2566/2566_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA RENOVAÇÃO DA MESA DIRETORA BIÊNIO 2007/2008</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2567/2567_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2567/2567_texto_integral.doc</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>ATAE</t>
   </si>
   <si>
     <t>ATA de Sessão extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/640/640_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/640/640_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO EXTRAORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 04 DE JANEIRO DE 2.006.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/641/641_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/641/641_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 2ª SESSÃO EXTRAORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 05 DE JANEIRO DE 2.006.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/642/642_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/642/642_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 3ª SESSÃO EXTRAORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 15 DE MAIO DE 2.006.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/708/708_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/708/708_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 4ª SESSÃO EXTRAORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 26 DE JUNHO DE 2.006.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/709/709_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/709/709_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 5ª SESSÃO EXTRAORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 30 DE JUNHO DE 2.006.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1955/1955_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1955/1955_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 6ª SESSÃO EXTRAORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 25 DE SETEMBRO DE 2.006</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1984/1984_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1984/1984_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 7ª SESSÃO EXTRAORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 10 DE OUTUBRO DE 2.006</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2094/2094_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2094/2094_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 8ª SESSÃO EXTRAORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 20 DE NOVEMBRO DE 2.006.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2172/2172_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2172/2172_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 9ª SESSÃO EXTRAORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 07 DE DEZEMBRO DE 2.006.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2173/2173_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2173/2173_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 10ª SESSÃO EXTRAORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 22 DE DEZEMBRO DE 2.006.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2174/2174_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2174/2174_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 11ª SESSÃO EXTRAORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 29 DE DEZEMBRO DE 2.006</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>ATAO</t>
   </si>
   <si>
     <t>ATA de Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/63/63_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/63/63_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 7/02/2006</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/109/109_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/109/109_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA 2ª SESSÃO ORDINÁRIA , DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 14/02/2006</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/136/136_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/136/136_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 3ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 20/02/2006</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/222/222_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/222/222_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 4ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 02 DE MARÇO DE 2006</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/228/228_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/228/228_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 5ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 06 DE MARÇO DE 2006.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/258/258_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/258/258_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 6ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 13 DE MARÇO DE 2006.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/287/287_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/287/287_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 7ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 20 DE MARÇO DE 2006</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/321/321_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/321/321_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 8ª SESSÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 27 DE MARÇO DE 2006.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/351/351_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/351/351_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 9ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 03 DE ABRIL DE 2006.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/394/394_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/394/394_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 10ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 10 DE ABRIL DE 2006</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/426/426_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/426/426_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 11ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 17 DE ABRIL DE 2.006</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/468/468_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/468/468_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 12ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 24 DE ABRIL DE 2.006</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/478/478_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/478/478_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 13ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 02 DE MAIO DE 2006.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/555/555_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/555/555_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 14ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 8 DE MAIO DE 2.006.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/556/556_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/556/556_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 15ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 15 DE MAIO DE 2.006.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/557/557_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/557/557_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 16ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 22 DE MAIO DE 2.006.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/635/635_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/635/635_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 17ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 29 DE MAIO DE 2.006.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/636/636_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/636/636_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 18ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 05 DE JUNHO DE 2.006.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/637/637_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/637/637_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 19ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 12 DE JUNHO DE 2.006.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/638/638_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/638/638_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 20ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 19 DE JUNHO DE 2.006.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/639/639_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/639/639_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 21ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 26 DE JUNHO DE 2.006.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/707/707_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/707/707_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 22ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 07 DE AGOSTO DE 2.006.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/887/887_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/887/887_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 23ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 14 DE AGOSTO DE 2.006.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1156/1156_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1156/1156_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 24ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 21 DE AGOSTO DE 2.006.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1595/1595_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1595/1595_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 25ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 28 DE AGOSTO DE 2.006.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1596/1596_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1596/1596_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 26ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 04 DE SETEMBRO DE 2.006.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1734/1734_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1734/1734_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 27ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 11 DE SETEMBRO DE 2.006</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1821/1821_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1821/1821_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 28ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 18 DE SETEMBRO DE 2.006</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1954/1954_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1954/1954_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 29ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 25 DE SETEMBRO DE 2.006</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1974/1974_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1974/1974_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 30ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 02 DE OUTUBRO DE 2.006.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1985/1985_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1985/1985_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 31ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 09 DE OUTUBRO DE 2.006</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2011/2011_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2011/2011_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 32ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 16 DE OUTUBRO DE 2.006</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2028/2028_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2028/2028_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 33ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 23 DE OUTUBRO DE 2.006.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2033/2033_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2033/2033_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 34ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 30 DE OUTUBRO DE 2.006.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2048/2048_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2048/2048_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 35ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 06 DE NOVEMBRO DE 2.006.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2071/2071_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2071/2071_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 36ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 13 DE NOVEMBRO DE 2.006.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2093/2093_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2093/2093_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 37ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 20 DE NOVEMBRO DE 2.006.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2106/2106_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2106/2106_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 38ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 27 DE NOVEMBRO DE 2.006.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2170/2170_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2170/2170_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 39ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 04 DE DEZEMBRO DE 2006.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2171/2171_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2171/2171_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 40ª SESSÃO ORDINÁRIA, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA, REALIZADA EM 11 DE DEZEMBRO DE 2006.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>João Cau</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/17/17_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/17/17_texto_integral.doc</t>
   </si>
   <si>
     <t>RECAPEAMENTO NAS VIAS PÚBLICAS</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/27/27_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/27/27_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS NA PRÇ. JÚLIO CAU, INSTALAÇÃO DE ALAMBRADOS,CONSTRUÇÕES DO PROAME,PISTA DE CAMINHADA NO PARQUE IRENE R.PISTILLI, CAMPO DE BOCHA E MALHA, PISTA DE SKATE, TODOS NA VILA GARCIA.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/28/28_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/28/28_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR PISTA DE SKATE NO JD. SÃO LUIZ</t>
   </si>
   <si>
     <t>Pedrinho</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/29/29_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/29/29_texto_integral.doc</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NA VIELA LOCALIZADA ENTRE AS RUAS MARIA HESSEL BERNADO COM EGINO TERCIANE, E AV. TIRADENTES COM A MARIA HESSEL BERNARDO.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/30/30_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/30/30_texto_integral.doc</t>
   </si>
   <si>
     <t>ALARGAMENTO DO PONTILHÃO LOCALIZADO NA RUA AMIRTES LUVISON, B. CHAVE</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/31/31_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/31/31_texto_integral.doc</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NAS VIELAS LOCALIZADAS NAS RUAS BENEDITO ELPÍRIO COSTA, ANTONIO TREVISAN E BENJAMIN ADAMI, NO PARQUE BELA VISTA.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/32/32_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/32/32_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UMA ESCADA NA RUA LUIZ PEINADO, PARQUE BELA VISTA.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/40/40_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/40/40_texto_integral.doc</t>
   </si>
   <si>
     <t>ASFALTAR A AV. PASCHOAL GERÔNIMO FORNAZARI</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/45/45_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/45/45_texto_integral.doc</t>
   </si>
   <si>
     <t>REVITALIZAR O CANTEIRO CENTRAL DA AVENIDA OCTÁVIO AUGUSTO RANGEL</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Fernando</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/46/46_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/46/46_texto_integral.doc</t>
   </si>
   <si>
     <t>ASFALTAR O TRECHO INICIAL DA RUA ALFREDO MAIA, NO BAIRRO DA BARRA FUNDA ATÉ A ENTRADA DO HOSPITAL SANTO ANTONIO</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/47/47_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/47/47_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UM PRONTO ATENDIMENTO NO PARQUE JATAÍ</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/51/51_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/51/51_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA DE AMPARO AO TRABALHADOR.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/52/52_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/52/52_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RETOMAR AS ATIVIDADES DO PROJETO REINTEGRAR._x000D_
 </t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Landito</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/53/53_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/53/53_texto_integral.doc</t>
   </si>
   <si>
     <t>ASFALTAR AS RUAS: BENEDITO CALEGARI, NO JD. TATIANA , NELSON TEIXEIRA NA VL PARDINI E TODAS AS RUAS DO JD. PRIMAVERA; FAZER TUBULAÇÃO DE ESGOTO E DE ÁGUA INICIANDO NA VL. GALLI PASSANDO PELOS BAIRROS: VL. SANTO ANTONIO, JD. BANDEIRANTES, VL. GUILHERME E JD. SERRANO.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/54/54_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/54/54_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÕES DE CRECHES NO PQ. SANTOS DUMONT, NO JARDIM SÃO LUCAS; CONSTRUÇÃO DE UM CAMPO DE FUTEBOL NO JARDIM SÃO LUCAS; SERVIÇOS DE RECUPERAÇÃO NA GRAMA DO CAMPO E REPAROS NA QUADRA DO BAIRRO ITAPEVA; CONSTRUÇÃO DE UM CENTRO ESPORTIVO, NO ITAPEVA; CONSTRUÇÃO DE UMA ÁREA DE LAZER, COM PISTA DE CAMINHADA, PLAYGROUND, QUADRA E CAMPO DE FUTEBOL, NA AV. ANTONIO LOPES DOS SANTOS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/55/55_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/55/55_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ÁREA DE LAZER NA VILA GALLI; CONSTRUÇÃO DE UM CAMPO DE FUTEBOL NO JARDIM NOVO MUNDO E CONSTRUÇÃO DE ESCOLAS DE ENSINO FUNDAMENTAL II(5ª À 8ª SÉRIE) E ENSINO MÉDIO, NO JARDIM NOVO MUNDO.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/56/56_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/56/56_texto_integral.doc</t>
   </si>
   <si>
     <t>REMOVER MORADORES DAS ÁREAS VERDES, PARA FUTURAS MORADIAS FINANCIADAS PELA CAIXA FEDERAL, CDHU E COHAP.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/57/57_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/57/57_texto_integral.doc</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NA VIELA DA RUA EMÍLIO RODRIGUES VASQUES, NA VILA VASQUES.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/58/58_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/58/58_texto_integral.doc</t>
   </si>
   <si>
     <t>CONTINUIDADE NO TRAÇADO DA AV. ADOLFO MASSAGLIA, PASSANDO PELOS BAIRROS: JARDIM TATIANA, NOVO MUNDO E JARDIM PRIMAVERA.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Márcio Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/59/59_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/59/59_texto_integral.doc</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NA ESQUINA DAS RUAS MÁRIO SAVELLA E SINEI ISSE COLONO, NA VILA NOVA VOTORANTIM.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Latance</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/60/60_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/60/60_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA E CAPINAÇÃO NA PISTA DE BICICROSS DO PARQUE JATAÍ.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/65/65_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/65/65_texto_integral.doc</t>
   </si>
   <si>
     <t>RETIRAR AS FERRAGENS DO CÓRREGO CUBATÃO.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/66/66_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/66/66_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA NO CÓRREGO CUBATÃO</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/67/67_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/67/67_texto_integral.doc</t>
   </si>
   <si>
     <t>TAPA-BURACOS NA RUA PAULA NEY, EM FRENTE A ROTATÓRIA LOCALIZADA EM FRENTE A PRAÇA DOS EXPEDICIONÁRIOS.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/71/71_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/71/71_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA NA ÁREA PÚBLICA LOCALIZADA NA RUA OSVALDO MACHADO, JARDIM MONTE SIÃO.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/73/73_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/73/73_texto_integral.doc</t>
   </si>
   <si>
     <t>SUBSTITUIR AS LIXEIRAS DA PRAÇA DOS EXPEDICIONÁRIOS, NO PARQUE BELA VISTA.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/75/75_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/75/75_texto_integral.doc</t>
   </si>
   <si>
     <t>ASFALTAR A RUA OLÍVIO CALIXTO QUEIROGA, VILA IRINEU.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/76/76_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/76/76_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UMA ÁREA DE LAZER NO JARDIM NOVO MUNDO.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/77/77_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/77/77_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR UM PONTO DE LUZ NO INÍCIO DA RUA LEOPOLDO FERREIRA, NA VILA DOMINGUINHO.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/78/78_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/78/78_texto_integral.doc</t>
   </si>
   <si>
     <t>ASFALTAR OU PASSAR CAMADA ANTIPÓ NAS RUAS JOSÉ VIEIRA E HONÓRIA MARIA DE JESUS, NO BAIRRO FORNAZARI.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/79/79_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/79/79_texto_integral.doc</t>
   </si>
   <si>
     <t>À DIREÇÃO DA CPLF, SOLICITANDO A INSTALAÇÃO DE UM PONTO DE LUZ NA RUA SEBASTIÃO BENEDITO REIS, PARQUE JATAÍ II.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/81/81_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/81/81_texto_integral.doc</t>
   </si>
   <si>
     <t>COBERTURA PARA A QUADRA DA EMEIEF PROF. CÂNDIDO DOS SANTOS, NO BAIRRO GREEN VALLEY.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/83/83_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/83/83_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR UM SARJETÃO ENTRE A RUA PEDRO CRAIS E A AVENIDA JAZIEL DE AZEREDO RIBEIRO, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/85/85_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/85/85_texto_integral.doc</t>
   </si>
   <si>
     <t>INCLUIR O PROJETO BAIRRO LIMPO NO PARQUE JATAÍ E JATAÍ II</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/88/88_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/88/88_texto_integral.doc</t>
   </si>
   <si>
     <t>PASSAR MÁQUINA PATROL NA RUA QUE DÁ ACESSO À VILA ZACARIAS, TRAVESSA COM A AV. JAZIEL DE AZEREDO RIBEIRO, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Toninho</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/90/90_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/90/90_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE CAPINAÇÃO E TAPA-BURACOS EM TODA A VILA GARCIA.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/93/93_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/93/93_texto_integral.doc</t>
   </si>
   <si>
     <t>LEVANTAMENTO DA ATUAL SITUAÇÃO DA QUADRA POLIESPORTIVA PEDRO KRIGUER,PLAYGROUND E MINI TERMINAL DE ÔNIBUS MÁRIO PEDROSO, NO BAIRRO DA BARRA FUNDA.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/96/96_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/96/96_texto_integral.doc</t>
   </si>
   <si>
     <t>FAZER A CANALIZAÇÃO DA RUA NELSON TEIXEIRA, NO PARQUE JATAÍ II,BEM COMO O ATERRAMENTO INTERLIGANDO ATÉ A NORBERTO CLÁUDIO PAES, DANDO ACESSO DA VILA PARDINI ATÉ O ITAPEVA.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/98/98_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/98/98_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR UM ABRIGO PARA USUÁRIOS DE ÔNIBUS, NA RUA MARIA MADALENA SILVA BAEZA, NO PARQUE SÃO JOÃO.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/100/100_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/100/100_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR UM SARJETÃO NA ESQUINA DA AVENIDA IZABEL FERREIRA COELHO COM A RUA MARIA FRANCISCA, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/101/101_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/101/101_texto_integral.doc</t>
   </si>
   <si>
     <t>RESTAURAR A ESTÁTUA EXISTENTE NA PRAÇA LUIZ TRENTINI, EM FRENTE À IGREJA MATRIZ SÃO JOÃO BATISTA.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/102/102_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/102/102_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS NOS BUEIROS EXISTENTES NA RUA JOÃO RODRIGUES, NO JARDIM PAULISTA.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/103/103_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/103/103_texto_integral.doc</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA EM FRENTE AO Nº 193 DA RUA CARMELINA GARCIA, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/104/104_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/104/104_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR ABRIGO PARA USUÁRIOS DE ÔNIBUS NAS RUAS AMÉRICO MASCHETTO E ANTONIO SILVA.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/105/105_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/105/105_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UM CAMPO DE MALHA NA ÁREA PÚBLICA EXISTENTE EM FRENTE AO Nº 181 DA RUA SANTINA MONCHATE CAMARGO, NO CONJUNTO HABITACIONAL MÁRIO AUGUSTO RIBEIRO.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/106/106_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/106/106_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UM NOVO PRÉDIO PARA O FUNCIONAMENTO DO PA - PRONTO ATENDIMENTO DA VILA NOVA VOTORANTIM.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/107/107_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/107/107_texto_integral.doc</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA BOCA-DE-LOBO EXISTENTE EM FRENTE AO Nº 1800 DA AVENIDA PEDRO AUGUSTO RANGEL, NA VILA NOVA VOTORANTIM.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/108/108_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/108/108_texto_integral.doc</t>
   </si>
   <si>
     <t>FAZER O CALÇAMENTO NA PRAÇA ELÍDIO FRANÇA MACIEL, NA VILA NOVA VOTORANTIM.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/117/117_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/117/117_texto_integral.doc</t>
   </si>
   <si>
     <t>REFORMAR E AMPLIAR A EMEF "PROFª DIDES CRISPIM DE ALMEIDA ANTONIO", NA VILA GARCIA.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/118/118_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/118/118_texto_integral.doc</t>
   </si>
   <si>
     <t>ASFALTAR A PARTE CARENTE DA RUA CARMELINA GARCIA, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/119/119_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/119/119_texto_integral.doc</t>
   </si>
   <si>
     <t>CAPINAÇÃO E INFRA ESTRUTURA NAS VIELAS EXISTENTES ENTRE AS RUAS LUIZ CAETANO BERNARDI, SINÉSIO DOS SANTOS E MONSENHOR LUIZ CASTANHO DE ALMEIDA, NO PARQUE JATAÍ.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/120/120_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/120/120_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR UM PROAME NO PARQUE BELA VISTA</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/121/121_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/121/121_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR PLACAS,SINALIZAÇÃO DE SOLO E ILUMINIAÇÃO PÚBLICA, NO TRECHO COMPREENDIDO ENTRE O CENTRO ESPORTIVO DO SESI ATÉ A EMPRESA SPLICE.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/122/122_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/122/122_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UM POÇO ARTESIANO NO BAIRRO CAPOAVINHA.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/123/123_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/123/123_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UMA PASSARELA INTERLIGANDO O BAIRRO DA CHAVE COM A SP-79</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/124/124_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/124/124_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR UM ELEVADOR NO SAGUÃO DO PAÇO MUNICIPAL.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/125/125_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/125/125_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS NO ASFALTO DO TRECHO COMPREENDIDO NA ESQUINA DAS RUAS AMÁLIA GALAN E JOÃO SOUTO DE CAMPOS, NA VILA NOVA VOTORANTIM.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/126/126_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/126/126_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA NA ÁREA PÚBLICA LOCALIZADA ENTRE AS RUAS ANTONIO SILVA, ISAURA RAVANELLI WALTER E FRANCISCA FERNANDES VIEIRA, NO JARDIM SÃO MATHEUS.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/127/127_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/127/127_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA NA ÁREA PÚBLICA LOCALIZADA NA ESQUINA DA RUA VICTÓRIO ZANCHETA E AMÉRICO MASCHETTO, NO CONJUNTO HABITACIONAL "MÁRIO AUGUSTO RIBEIRO".</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/128/128_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/128/128_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA NA ÁREA PÚBLICA LOCALIZADA AO LADO DA EMEF "WALTER ROCHA CAMARGO", NA VILA NOVA VOTORANTIM.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/129/129_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/129/129_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR UMA UNIDADE DO "POUPA TEMPO"</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/130/130_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/130/130_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UM SARJETÃO NO FINAL DA RUA FELIPE ARNAL, NO JARDIM SÃO LUIZ.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/131/131_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/131/131_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA E CAPINAÇÃO NA ÁREA DE LAZER DO JARDIM SÃO LUIZ E NO POSTO DE SAÚDE DA VILA GARCIA.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/132/132_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/132/132_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS NA VIELA DE ACESSO DA RUA ZULMIRA BIAGIOTE GIMENES, NA VILA GARCIA À E.E. "ANTONIETA FERRARESE, NO JARDIM SÃO LUIZ.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/133/133_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/133/133_texto_integral.doc</t>
   </si>
   <si>
     <t>DEMOLIR OS BANHEIROS DA QUADRA JUNTO A EMEI RAPHAELA RÉSIO CAU, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/134/134_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/134/134_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR UM REDUTOR DE VELOCIDADE NA RUA CARMELINA GARCIA, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/135/135_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/135/135_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UMA PISTA DE CAMINHADA,BEM COMO, PLANTAR GRAMA NAS LATERAIS DA CALÇADA, ENTRE AS RUAS PEDRO CRAIS, ALIGUERI VETORAZZO, ETELVINA FERREIRA COELHO E AVENIDA JAZIEL AZEREDO RIBEIRO, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/170/170_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/170/170_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM APARELHO TELEFÔNICO TIPO "ORELHÃO", NA ALTURA DO Nº 131 DA RUA LAURINDA GOMES DA SILVA, VILA RODRIGUES.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/171/171_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/171/171_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PAVIMENTAÇÃO DA RUA FRANCISCO CERETTA, NO BAIRRO DA BARRA FUNDA_x000D_
 </t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/172/172_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/172/172_texto_integral.doc</t>
   </si>
   <si>
     <t>CAPINAÇÃO NA VIELA LOCALIZADA ENTRE AS RUAS ÂNGELO MARCONI E EMÍLIO TERCIANE, NO PARQUE BELA VISTA.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/173/173_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/173/173_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA COM MÁQUINA "PATROL" NO PASSEIO PÚBLICO DA RUA TEREZINHA MENDES MARIZ, NO JARDIM EUROPA.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/174/174_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/174/174_texto_integral.doc</t>
   </si>
   <si>
     <t>RETIRAR O PEDAÇO DO POSTE QUE FICOU NA ESQUINA DAS RUAS EDUARDO PRADO COM A MARIA AUGUSTA BAUCH.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/175/175_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/175/175_texto_integral.doc</t>
   </si>
   <si>
     <t>INCLUIR OS BAIRROS PARQUE BELA VISTA E JARDIM MARIA JOSÉ NO PROJETO BAIRRO LIMPO.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/176/176_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/176/176_texto_integral.doc</t>
   </si>
   <si>
     <t>ARBORIZAR O PÁTIO DA EMEI RAPHAELA RÉSIO CAU, NA VILA GARCIA, E INSTALAR UM PLAY GROUND E CASA DE BONECAS.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/177/177_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/177/177_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UM CONJUNTO POLIESPORTIVO NA VILA GARCIA.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/178/178_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/178/178_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR UMA UNIDADE DO RESTAURANTE BOM PRATO</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Tomaizinho</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/179/179_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/179/179_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA NO TRECHO COMPREENDIDO DA AVENIDA LUIZ DO PATROCINO FERNANDES ATÉ A RUA ISAAC MENDES.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/180/180_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/180/180_texto_integral.doc</t>
   </si>
   <si>
     <t>COLOCAR LAJOTAS OU CAMADA ANTIPÓ NO TRECHO SEM ASFALTO DA RUA CONSTANTINO LATANCE, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/181/181_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/181/181_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR UM REDUTOR DE VELOCIDADE NA RUA MARIA MARTINS DE CAMARGO, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/182/182_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/182/182_texto_integral.doc</t>
   </si>
   <si>
     <t>COLOCAR LAJOTAS NA AVENIDA JAZIEL DE AZEREDO RIBEIRO, NO BAIRRO GUANABARA.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/183/183_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/183/183_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA E MANUTENÇÃO NOS TAMPÕES DAS BOCA-DE-LOBO EXISTENTE NA ESQUINA DAS RUAS ANICETO FARIAS DOS SANTOS E ALIGUERI VETORAZZO, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/184/184_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/184/184_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE AUTORIZE A CRIAÇÃO E FUNCIONAMENTO DO SERVIÇO DE MOTO TÁXI.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/185/185_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/185/185_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS NA RUA PROJETADA QUE LIGA A AVENIDA PEDRO AUGUSTO RANGEL Á RUA MÁRIO SAVELLA, NA VILA NOVA VOTORANTIM.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/186/186_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/186/186_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR E INSTALAR UMA UNIDADE BÁSICA DE SAÚDE NA VILA AMORIM.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/187/187_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/187/187_texto_integral.doc</t>
   </si>
   <si>
     <t>EFETUAR O ALARGAMENTO DAS BOCAS-DE-LOBO NO INÍCIO DA RUA PACÍFICO TOBIAS, NO BAIRRO DA BARRA FUNDA.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/188/188_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/188/188_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS NO ASFALTO DA RUA MODESTO PRADO, NO JARDIM CLARICE.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/189/189_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/189/189_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE ROÇAGEM E CAPINAÇÃO NO CANTEIRO CENTRAL DA AVENIDA PEDRO AUGUSTO RANGEL, NA VILA NOVA VOTORANTIM.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/190/190_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/190/190_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UM PRÉDIO PARA QUE POSSA SER INSTALADO O 2º DISTRITO POLICIAL NA VILA GARCIA.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/207/207_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/207/207_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA VIELA COM FRENTE PARA A RUA ANTONIO TROIANO, NO JARDIM MARIA JOSÉ.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/210/210_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/210/210_texto_integral.doc</t>
   </si>
   <si>
     <t>FECHAR COM MURO A QUADRA POLIESPORTIVA AO LADO DA EMEI "RAPHAELA RÉSIO CAU", NA VILA GARCIA.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/213/213_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/213/213_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR UMA "LOMBADA" OU OUTRO TIPO DE REDUTOR DE VELOCIDADE, NA AVENIDA 27 DE MARÇO, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/217/217_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/217/217_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UMA EMEI NO JARDIM ARCHILA.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/218/218_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/218/218_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UM MURO E IMPLANTAR CALÇADAS NO TERRENO PÚBLICO LOCALIZADO ATRÁS DA EMEF "PROFª DIDES CRISPIM ALMEIDA ANTONIO", NA VILA GARCIA.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/219/219_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/219/219_texto_integral.doc</t>
   </si>
   <si>
     <t>RECAPEAR RUAS MARGARIDA DOS SANTOS GARCEZ, JOÃO PEREIRA DE GÓES, JOSÉ CASTILHO E BENEDITO KRAFECIK, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/220/220_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/220/220_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE CAPINAÇÃO NA ÁREA PÚBLICA LOCALIZADA NA ESQUINA DA RUA JÚLIO LOPES, CENTRO.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/221/221_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/221/221_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE CALAFETAÇÃO NOS VÃOS DAS LAJOTAS DA VIELA LOCALIZADA AO LADO NO Nº 380, DAS RUAS EMÍLIO TERCIANE E ÂNGELO MARCONI, NO PARQUE BELA VISTA.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/242/242_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/242/242_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSERTO DO ALAMBRADO DA EMEI RAPHAELA RÉSIO CAU, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/243/243_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/243/243_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA NA ÁREA PÚBLICA LOCALIZADA ENTRE AS RUAS ETELVINA FERREIRA COELHO, PEDRO CRAIS, ALIGUERI VETORAZZO E AVENIDA IZABEL FERREIRA COELHO, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/244/244_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/244/244_texto_integral.doc</t>
   </si>
   <si>
     <t>RETIRADA DE AREIA QUE ENCONTRA-SE ACUMULADA NA ESQUINA DA AVENIDA JOÃO LAUREANO COM A RUA JÚLIO MOLINEIRO, NA VILA VASQUES.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/245/245_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/245/245_texto_integral.doc</t>
   </si>
   <si>
     <t>FAZER REPAROS NA RUA GUILHERME DAMINI, NO BAIRRO DO RIO ACIMA.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/246/246_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/246/246_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS VISANDO A POSSIBILIDADE DE RETIRAR UM PONTO DE ÔNIBUS LOCALIZADO EM FRENTE AOS NºS 312 E 315 DA AVENIDA OCTÁVIO AUGUSTO RANGEL, NO JARDIM TOLEDO.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/247/247_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/247/247_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS NO ASFALTO DA RUA APARÍCIO ALVES DE OLIVEIRA, NO PARQUE SANTOS DUMONT.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/248/248_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/248/248_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA E CAPINAÇÃO NAS RUAS DO JARDIM PAULISTA, NO CAMPO DE FUTEBOL, NA ÁREA DE LAZER E AO REDOR DO CAMPO LOCALIZADO NA RUA JOAQUIM RODRIGUES.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/249/249_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/249/249_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR UMA LINHA DE ÔNIBUS PARA TRANSPORTAR OS ALUNOS QUE ESTUDAM NO PERÍODO NOTURNO DA E.E. COMENDADOR PEREIRA INÁCIO, E RESIDEM NO VALE DO SOL.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/250/250_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/250/250_texto_integral.doc</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NA ESCADARIA LOCALIZADA ENTRE A SP-79 E A VILA AMORIM.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/251/251_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/251/251_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTUDOS VISANDO A CANALIZAÇÃO DO CÓRREGO DO VIDAL.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/252/252_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/252/252_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS NA BASE QUE DÁ SUSTENTAÇÃO AO SEMÁFORO ENTRE A AVENIDA IZABEL FERREIRA E RUA SERVINA CARDOSO LUVISON, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/253/253_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/253/253_texto_integral.doc</t>
   </si>
   <si>
     <t>URBANIZAR A ÁREA AO LADO DO CÓRREGO DO CUBATÃO.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/254/254_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/254/254_texto_integral.doc</t>
   </si>
   <si>
     <t>COBERTURA PARA A QUADRA DA EMEEF OSCAR BENTO MARIANO, NO JARDIM TATIANA.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/269/269_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/269/269_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS COM MÁQUINA PATROL NA ESTRADA DO KARAFÁ.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/270/270_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/270/270_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE ROÇAGEM E CAPINAÇÃO NO PROAME DO CONJ. HABITACIONAL MÁRIO AUGUSTO RIBEIRO, E NA VIELA QUE INTERLIGA AS RUAS MÁRIO SAVELLA E WALDOMIRO DOS SANTOS, NA VILA NOVA</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/271/271_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/271/271_texto_integral.doc</t>
   </si>
   <si>
     <t>INTIME O(OS) PROPRIETÁRIO (S) DOS TERRENOS LOCALIZADOS NA RUA XISTO DA SILVA, NO PARQUE JATAÍ II</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/272/272_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/272/272_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA AO REDOR DOS CONJUNTOS HABITACIONAIS AUGUSTINHO CRIGUER E DR. ELISEU RODRIGUES.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/273/273_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/273/273_texto_integral.doc</t>
   </si>
   <si>
     <t>PINTURA NA FAIXA DE PEDESTRES EM FRENTE À EMEF PROFª DIDES CRISPIM DE ALMEIDA ANTONIO, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/274/274_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/274/274_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS NAS LAJOTAS DA RUA JOSÉ CARLOS DE CAMPOS, NO BAIRRO ÂNGELO VIAL.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/275/275_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/275/275_texto_integral.doc</t>
   </si>
   <si>
     <t>RECAPEAMENTO DAS RUAS: ALFREDO POPPS, NO PARQUE BELA VISTA, E JOSÉ HERRERA HIGUERA, NO JARDIM ICATU.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/276/276_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/276/276_texto_integral.doc</t>
   </si>
   <si>
     <t>REVITALIZAR O CENTRO COMUNITÁRIO DO PARQUE BELA VISTA.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/277/277_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/277/277_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR UM ABRIGO PARA USUÁRIOS DE ÔNIBUS NA ESQUINA DA AVENIDA 27 DE MARÇO COM A RUA CARMELINA GARCIA, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/278/278_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/278/278_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE SEMÁFARO ENTRE AS AVENIDAS GISELE CONSTANTINO E JÚLIA MARTINS DOMINGUES, NO JARDIM CLARICE.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/279/279_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/279/279_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR PLACA DENOMINATIVAS NO INÍCIO E NO FINAL DA AVENIDA IZABEL FERREIRA COELHO, NO JARDIM SÃO PEDRO.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/280/280_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/280/280_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UMA PASSARELA PARA PEDESTRES NA RODOVIA SP-79</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/281/281_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/281/281_texto_integral.doc</t>
   </si>
   <si>
     <t>PINTURAS NAS LOMBADAS EXISTENTES NAS AVENIDAS OCTÁVIO AUGUSTO RANGEL E PEDRO AUGUSTO RANGEL, TERMINAL URBANO JOÃO SOUTO E AUDITÓRIO MUNICIPAL FRANCISCO BERANGER.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/282/282_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/282/282_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UM SARJETÃO NA ESQUINA DAS RUAS PEDRO CRAIS E ALIGUERI VETORAZZO, E OUTRO NA ESQUINA DAS RUAS MÁRIO NIERI E AGOSTINHO DEVITO, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/283/283_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/283/283_texto_integral.doc</t>
   </si>
   <si>
     <t>INCLUIR NO ORÇAMENTO DE 2007 A CONSTRUÇÃO DE UMA CRECHE PARA ATENDER OS JARDINS TATIANA E NOVO MUNDO.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/</t>
   </si>
   <si>
     <t>DETERMINA A SEC. DE ADMINISTRAÇÃO E O SAAE,DIVULGAREM QUEM ESTÁ E O QUE ESTÁ ISENTO DE TAXA DE EXPEDIENTE.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/293/293_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/293/293_texto_integral.doc</t>
   </si>
   <si>
     <t>TROCAR OS COLETORES DE LIXO E INSTALAR NOVOS, NA AVENIDA 31 DE MARÇO</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/294/294_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/294/294_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UMA QUADRA ESPORTIVA COM COBERTURA E AMPLIAR AS SALAS DE AULA NA EMEIEF "ANTONIO MARCIANO".</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/295/295_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/295/295_texto_integral.doc</t>
   </si>
   <si>
     <t>REFORMAR A PRAÇA PADRE LUIZ TRENTINI</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/296/296_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/296/296_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAR ILUMINAÇÃO PÚBLICA EM POSTES JÁ EXISTENTES NA RUA SALVADOR MARTINS, NO BAIRRO FORNAZARI. </t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>Marcelão</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/297/297_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/297/297_texto_integral.doc</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA-BURACOS, EM FRENTE À IGREJA CATÓLICA, NA RUA ANA MARINA DO ESPÍRITO SANTO, NO JARDIM SERRANO.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/299/299_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/299/299_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇOS DE MANUTENÇÃO NO TAMPÃO DA BOCA-DE-LOBO EXISTENTE NA RUA JOSÉ PAES DE OLIVEIRA, NA VILA SANTO ANTONIO </t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/302/302_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/302/302_texto_integral.doc</t>
   </si>
   <si>
     <t>PROVIDENCIAR A COBERTURA DA QUADRA POLIESPORTIVA LOCALIZADA NA RUA VOCTÓRIO ZANCHETTA</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/303/303_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/303/303_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTUDE A POSSIBILIDADE DE CEDER O PRÉDIO DA EMEF PATRÍCIA MARIA DOS SANTOS PARA A ASSOCIAÇÃO DE AMIGOS DE BAIRRO DO CONJUNTO HABITACIONAL MÁRIO AUGUSTO RIBEIRO.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/304/304_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/304/304_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR ILUMINAÇÃO PÚBLICA NO TRECHO ENTRE AS RUAS 11 E JANDIRA LOPES, NO CONJUNTO HABITACIONAL MÁRIO AUGUSTO RIBEIRO.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/306/306_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/306/306_texto_integral.doc</t>
   </si>
   <si>
     <t>PODA DOS GALHOS DE DUAS ÁRVORES EXISTENTES NA AVENIDA PEDRO AUGUSTO RANGEL, NA VILA NOVA VOTORANTIM</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/307/307_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/307/307_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS NO ASFALTO EM FRENTE AO Nº 145 DA RUA FLORIZA LUIZA ROCHA, NO CONJUNTO HABITACIONAL MÁRIO AUGUSTO RIBEIRO.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/308/308_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/308/308_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR UM PONTO DE LUZ EM POSTE JÁ EXISTENTE EM FRENTE AO Nº 122, DA RUA ALICE FERRARI, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/309/309_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/309/309_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR UM GRADIL NA ESQUINA DA RUA OLARIA COM A AVENIDA 31 DE MARÇO</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/310/310_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/310/310_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO NO RALO EXISTENTE NO PÁTIO DA EMEF PROFª DIDES CRISPIM DE ALMEIDA ANTONIO, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/311/311_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/311/311_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR UM PONTO DE LUZ NO FINAL DA RUA EFRAIM DA SILVEIRA, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/312/312_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/312/312_texto_integral.doc</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA AVENIDA LUIZ DO PATROCINO FERNANDES</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAR UM PONTO DE LUZ EM POSTE JÁ EXISTENTE NA RUA GENTIL VICENTE CARRARA, NO PARQUE JATAÍ II </t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/336/336_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/336/336_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR UM APARELHO "FAX" NO P.A.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/337/337_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/337/337_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA E CAPINAÇÃO NO JARDIM BANDEIRANTES, ENTRE AS RUAS JOAQUIM MARQUES, FILOMENA CARDOSO, MANOEL SIQUEIRA.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/338/338_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/338/338_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS COM MÁQUINA "PATROL" NO TRECHO SEM ASFALTO DA RUA CARMELINA GARCIA, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/339/339_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/339/339_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UMA PISTA DE SKATE NO JARDIM SÃO LUCAS</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/340/340_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/340/340_texto_integral.doc</t>
   </si>
   <si>
     <t>EFETUAR REPAROS NAS PLCAS DE MÁRMORE DA AVENIDA LUIZ DO PATROCINO FERNANDES.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/341/341_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/341/341_texto_integral.doc</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NA RUA NARCISO TEIXEIRA, NO JARDIM DAS COLINAS, BEM COMO, EFETUAR REPAROS NO TAMPÃO DE ESGOTO DA AVENIDA 27 DE MARÇO.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/342/342_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/342/342_texto_integral.doc</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE SOLO NO CRUZAMENTO DAS RUAS JORGE FOGAÇA E JOÃO VIEIRA NUNES, NO PARQUE JATAÍ.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/343/343_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/343/343_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR UM POSTE COM ILUMINAÇÃO EM FRENTE À INCUBADORA INDUSTRIAL, BEM COMO, UM PONTO DE LUZ EM POSTE JÁ EXISTENTE EM FRENTE À MICRO CERVEJARIA BAMBERG, NO PARQUE JATAÍ</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/344/344_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/344/344_texto_integral.doc</t>
   </si>
   <si>
     <t>FAZER ABERTURAS EM VÁRIOS PONTOS NO CANTEIRO CENTRAL DA AVENIDA GISELE CONSTANTINO, BEM COMO, IMPLANTAR FAIXA PARA PEDESTRES.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/345/345_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/345/345_texto_integral.doc</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO NA VIELA LOCALIZADA NA AVENIDA EUGÊNIO BERNARDI, BEM COMO, IMPLANTAÇÃO DE ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>URBANIZAR PRAÇA PRÓXIMO À RUA URSULINA RINALDI VERLANGIERI, NO JARDIM PROGRESSO.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/361/361_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/361/361_texto_integral.doc</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA REDE DE ESGOTO DA VIELA LOCALIZADA AO LADO DA RUA JOÃO RAFAEL RODRIGUES, JARDIM PAULISTA</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/362/362_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/362/362_texto_integral.doc</t>
   </si>
   <si>
     <t>PAVIMENTAR A RUA ONÉZIO DE QUEIRÓZ, NO JARDIM ARAÚJO</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/363/363_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/363/363_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS NO CALÇAMENTO DA AVENIDA 31 DE MARÇO</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/364/364_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/364/364_texto_integral.doc</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA GENARO HOMEM DE MELO, NO JARDIM TATIANA</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/365/365_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/365/365_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS EM PARTE DO ASFALTO DA RUA MATUSO MATUSHIMA, NA VILA SÔNIA</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/366/366_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/366/366_texto_integral.doc</t>
   </si>
   <si>
     <t>CAPINAÇÃO NO CANTEIRO CENTRAL AS AVENIDAS GISELE CONSTANTINO E CELSO MIGUEL DOS SANTOS, NO PARQUE BELA VISTA.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/367/367_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/367/367_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA E CAPINAÇÃO NA E.E."PROFªCLOTILDE BELINE CAPITANI", NO JARDIM ARCHILA</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/368/368_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/368/368_texto_integral.doc</t>
   </si>
   <si>
     <t>PLACA DENOMINATIVA PARA A RUA EMÍLIO RODRIGUES VASQUES, NA VILA VASQUES</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/369/369_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/369/369_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA NAS CALÇADAS DOS BAIRROS VILA GARCIA E JARDIM SÃO LUIZ</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/370/370_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/370/370_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA E PODA DAS ÁRVORES DA PRAÇA JÚLIO CAU, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/371/371_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/371/371_texto_integral.doc</t>
   </si>
   <si>
     <t>REPOSIÇÃO DA TAMPA DA BOCA-DE-LOBO NA ESQUINA DAS RUAS PÁSCHOA BUSCARIOL E SEBASTIÃO LOPES, NO CENTRO.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/372/372_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/372/372_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR CINCO QUIOSQUES NO PARQUE IRENE PISTILLI, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/386/386_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/386/386_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA E CAPINAÇÃO NO CANTEIRO CENTRAL DA AVENIDA SANTO ANTONIO, NO BAIRRO DA BARRA FUNDA_x000D_
 </t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/387/387_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/387/387_texto_integral.doc</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NAS RUAS DO BAIRRO SANTA MÁRCIA.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/388/388_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/388/388_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR PLACAS DENOMINATIVAS NAS RUAS DA VILA GARCIA.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/389/389_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/389/389_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS NA BASE QUE DÁ SUSTENTAÇÃO AOS MASTROS EM QUE SÃO COLOCADAS AS BANDEIRAS NA PRAÇA DOS EXPEDICIONÁRIOS, NO PARQUE BELA VISTA</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>IMPLANTAR POSTE COM LUMINÁRIA NA CALAÇADA DE ACESSO AO TERMINAL DE ÔNIBUS NA VILA NOVA VOTORANTIM</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/405/405_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/405/405_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS NA CALÇADA DO CANTEIRO CENTRAL DA AVENIDA 31 DE MARÇO</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/406/406_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/406/406_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA E CAPINAÇÃO NO PÁTIO DO BARRACÃO DE SERVIÇOS ELÉTRICOS DA PREFEITURA</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/407/407_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/407/407_texto_integral.doc</t>
   </si>
   <si>
     <t>POSTE DE ILUMINAÇÃO NA ALTURA DO Nº 60 DA RUA APARÍCIO DO AMARAL, NO BAIRRO FORNAZARI</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/408/408_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/408/408_texto_integral.doc</t>
   </si>
   <si>
     <t>CAMADA ASFÁLTICA NA RUA JOAQUIM FOGAÇA, NO BAIRRO DOMINGUINHO</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/409/409_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/409/409_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA NO CÓRREGO DO RIO SOROCABA</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/410/410_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/410/410_texto_integral.doc</t>
   </si>
   <si>
     <t>RECOLOCAR POSTE DE ILUMINAÇÃO NA AVENIDA LUIZ DO PATROCINO FERNANDES</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/411/411_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/411/411_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA NA VIELA 21, ALTURA DO Nº 66 DA RUA ANTONIO TROIANO, NO PARQUE BELA VISTA.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/412/412_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/412/412_texto_integral.doc</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RUA MÁRIO SAVELLA, NA VILA NOVA VOTORANTIM</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/413/413_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/413/413_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR CAMPO DE BOCHA NA ÁREA DE LAZER DO JARDIM SÃO LUIZ</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/414/414_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/414/414_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR ROTATÓRIA NA ESQUINAS DAS AVENIDAS OCTÁVIO AUGUSTO RANGEL E JAZIEL DE AZEREDO RIBEIRO</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/415/415_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/415/415_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR RETORNO NA AVENIDA GISELE CONSTANTINO EM FRENTE A CAPELA SANTO ANTONIO.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/427/427_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/427/427_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇOS COM MÁQUINA PATROL NAS TRAVESSAS DA RUA ONZE, NO JARDIM TATIANA_x000D_
 </t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/428/428_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/428/428_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR TRÊS PONTOS DE LUZ NA 3ª TRAVESSA DA RUA ONZE, NO JARDIM TATIANA.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/429/429_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/429/429_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR DOIS PONTOS DE LUZ NA RUA JOANA MILANI, NO PARQUE BELA VISTA.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/430/430_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/430/430_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA E CAPINAÇÃO NA VIELA ENTRE AS RUAS JOÃO MACIEL E LUIZ PEINADO, PARQUE BELA VISTA.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/431/431_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/431/431_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA E CAPINAÇÃO EM TERRENO LOCALIZADO À RUA MANOEL SIQUEIRA, NO JARDIM BANDEIRANTES.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/432/432_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/432/432_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA, CAPINAÇÃO E COLOCAÇÃO DE MATA MATO NO ESPAÇO RESERVADO À CALÇADAS NA RUA JORGE WINKLER, NO BAIRRO ITAPEVA</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/433/433_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/433/433_texto_integral.doc</t>
   </si>
   <si>
     <t>INTIME O PROPRIETÁRIO DO TERRENO LOCALIZADO AO LADO DO Nº 772, DA AV. IZABEL FERREIRA COELHO, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/434/434_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/434/434_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS EM DUAS BOCAS-DE-LOBO NA ESQUINA DAS RUAS PÁSCHOA BUSCARIOL E ANGELES MARTINEZ ESCANILHA, NA VILA ALBERTINA.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/435/435_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/435/435_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS NA CALÇADA EM FRENTE À IGREJA MATRIZ SÃO JOÃO BATISTA</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/436/436_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/436/436_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS NA CALÇADA EM FRENTE À PRAÇA DE EVENTOS LECY DE CAMPOS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/437/437_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/437/437_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA E CAPINAÇÃO NA PRAÇA AO REDOR DO CENTRO DE SAÚDE DR. HEITOR AVINO, NO CENTRO</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Labrego</t>
   </si>
   <si>
     <t>POSTES COM ILUMINAÇÃO PÚBLICA NA VIELA CINCO, ENTRE AS RUAS DEZOITO E VINTE NO JARDIM NOVO MUNDO</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/460/460_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/460/460_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PONTOS DE LUZ EM POSTES EXISTENTES EM FRENTE AOS NºS 71 E 72 DA RUA 22 E  EM FRENTE AOS NºS 541 E 558 DA RUA 12 NO JARDIM TATIANA_x000D_
 </t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/461/461_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/461/461_texto_integral.doc</t>
   </si>
   <si>
     <t>"MOLHAR" PERIODICAMENTE AS RUAS GINO PONTES ROMERO E JOAQUIM MARTINS DE OLIVEIRA, DO CONJUNTO HABITACIONAL "ELISEU RODRIGUES VIEIRA"</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/462/462_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/462/462_texto_integral.doc</t>
   </si>
   <si>
     <t>POSTE COM ILUMINAÇÃO NA RUA LUIZ FRANCISCO GONÇALVES, PARQUE SANTA MÁRCIA</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/463/463_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/463/463_texto_integral.doc</t>
   </si>
   <si>
     <t>TAPA-BURACOS NO FINAL DA RUA SINÉSIO DOS SANTOS, PARQUE JATAÍ</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/464/464_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/464/464_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA, CAPINAÇÃO E REPAROS NA TAMPA DA BOCA-DE-LOBO NO TERRENO PÚBLICO RUA PEDRO DE SOUZA CAMARGO, NO BAIRRO ITAPEVA</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/465/465_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/465/465_texto_integral.doc</t>
   </si>
   <si>
     <t>TAPA BURACOS, RUA JACQUES GONÇALVES, NO JARDIM SAERRANO II</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/466/466_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/466/466_texto_integral.doc</t>
   </si>
   <si>
     <t>RECAPEAR AS RUAS FLORIANO LOURENÇO, JOSÉ APARECIDO TARGA NO JARDIM PALMIRA E ANA MARINA DO ESPÍRITO SANTO NO JARDIM SERRANO</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/467/467_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/467/467_texto_integral.doc</t>
   </si>
   <si>
     <t>TAPA BURACOS NA RODOVIA VOTORANTIM/PIEDADE</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/511/511_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/511/511_texto_integral.doc</t>
   </si>
   <si>
     <t>SAAE FAÇA UM TRABALHO QUE CONSCIENTIZEM OS PROPRIETÁRIOS DE TERRENOS A MANTÊ-LOS LIMPOS.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/512/512_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/512/512_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR PLAYGROUND NA PRAÇA DA BÍBLIA, NO BAIRRO DA CHAVE</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/513/513_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/513/513_texto_integral.doc</t>
   </si>
   <si>
     <t>REFORMAR A PRAÇA DA BANDEIRA, NO BAIRRO DA CHAVE</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/514/514_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/514/514_texto_integral.doc</t>
   </si>
   <si>
     <t>CAMINHÃO PIPA, NA RUA RAIMUNDO BARBOSA DA SILVA, NO BAIRRO DO CURTUME.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/515/515_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/515/515_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA NA ÁREA PÚBLICA LOCALIZADA ENTRE AS RUAS PEDRO CRAIS, ALIGUERI VETORAZZO E AV. IZABEL FERREIRA COELHO, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/516/516_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/516/516_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA COM CAMINHÃO PIPA NA ESQUINA DAS RUAS PEDRO CRAIS E ALIGUERI VETORAZZO, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/517/517_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/517/517_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE O PROPRIETÁRIO DO TERRENO SITUADO À RUA EGINO TERCIANI, PARQUE BELA VISTA, AO LADO DO Nº 92, PROVIDENCIE A CAPINAÇÃO E LIMPEZA DO SEU TERRENO.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/518/518_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/518/518_texto_integral.doc</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS LÂMPADAS DA PRAÇA DO CENTRO DE SAÚDE DR. HEITOR AVINO.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/519/519_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/519/519_texto_integral.doc</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS LÂMAPADAS DA PISTA DE SKATE DO CENTRO ESPORTIVO ANTONIO POLI, NA VILA NOVA VOTORANTIM.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/520/520_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/520/520_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA NA PONTE LOCALIZADA NA RUA PASCHOAL JERÔNIMO FORNAZARI, E NA PRAÇA EM FRENTA A EMEEF "MARIA LUÍZA JACOWICZ.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/521/521_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/521/521_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR PISTA DE SKATE NA ÁREA LOCALIZADA AO LADO DA PISTA DE CAMINHADA DA AV. IZABEL FERREIRA COELHO, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/543/543_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/543/543_texto_integral.doc</t>
   </si>
   <si>
     <t>CAMADA ASFÁLTICA NA RUA JOSÉ THOMÁZ DA COSTA, NO BAIRRO VOSSOROCA</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/545/545_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/545/545_texto_integral.doc</t>
   </si>
   <si>
     <t>ATRAVÉS DO SETOR DE ZOONOSES, REIMPLANTAR EM NOSSO MUNICÍPIO O PROJETO GRATUITO DE CASTRAÇÃO DE ANIMAIS.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/546/546_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/546/546_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UMA PASSAGEM PARA PEDESTRES NO FINAL DA RUA PAULO REGINATO, NA VILA DOMINGUINHO</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/547/547_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/547/547_texto_integral.doc</t>
   </si>
   <si>
     <t>CAPINAÇÃO E LIMPEZA NO TERRENO LOCALIZADO NOS FUNDOS DA EE. “PROF. PEDRO AUGUSTO RANGEL”, NO CONJUNTO POLIESPORTIVO “ANTONIO POLI, NA VIELA QUE LIGA AS RUAS MÁRIO SAVELLA E WALDOMIRO DOS SANTOS, NA VILA NOVA VOTORANTIM</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/548/548_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/548/548_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SUBSTITUIÇÃO DAS LÂMPADAS DA PRAÇA LUIZ TRENTINI, NO CENTRO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/549/549_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/549/549_texto_integral.doc</t>
   </si>
   <si>
     <t>TAPAMENTO DE UM ENORME BURACO DEIXADO PELO SAAE, EM FRENTE AO Nº 88 DA RUA MARIA CARRARA TOZZI, NO JARDIM ARCHILLA</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/550/550_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/550/550_texto_integral.doc</t>
   </si>
   <si>
     <t>RETIRADA DE ENTULHOS PRÓXIMO AO ABRIGO PARA USUÁRIOS DE ÔNIBUS LOCALIZADO NA AVENIDA JAZIEL DE AZEREDO RIBEIRO, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/551/551_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/551/551_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA E CAPINAÇÃO EM FRENTE AO MINI MERCADO “BOM DIA”, LOCALIZADO NA AVENIDA IZABEL FERREIRA COELHO, NA VILA GARCIA</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/552/552_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/552/552_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇOS DE LIMPEZA E CAPINAÇÃO NA CRECHE “FELIPE KALIL”, NO JARDIM SÃO LUIZ, </t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/553/553_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/553/553_texto_integral.doc</t>
   </si>
   <si>
     <t>UMA FORMA PARA EVITAR QUE A TERRA SE ACUMULE NA ESQUINA DAS RUAS ALIGUÉRI VETORAZZO, PEDRO CRAIS E MIGUEL MICELLI, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/554/554_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/554/554_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR UM TOLDO DE PROTEÇÃO NA LATERAL DO PÁTIO DA CRECHE “ODAIR CAU”, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>LIMPEZA NO PASSEIO PÚBLICO DA AVENIDA CLÁUDIO PINTO NASCIMENTO, NO JARDIM MARIA JOSÉ</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/559/559_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/559/559_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA NA ESCADARIA DE ACESSO AO BAIRRO DOMINGUINHO_x000D_
 </t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/560/560_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/560/560_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR LIXEIRA PRÓXIMA À ESCADARIA DE ACESSO AO BAIRRO DOMINGUINHO</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/561/561_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/561/561_texto_integral.doc</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NA VIELA QUE INTERLIGA AS RUAS ANA MARIA DO ESPÍRITO SANTO E JOÃO SERRANO, NO JARDIM SERRANO.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/562/562_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/562/562_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR PASSAGEM DE CONCRETO NO CANTEIRO CENTRAL DA AVENIDA LUIZ DO PATROCINO FERNANDES.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/563/563_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/563/563_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA E CAPINAÇÃO NA RUA MAXIMINA LEME, NO BAIRRO FORNAZARI</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/564/564_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/564/564_texto_integral.doc</t>
   </si>
   <si>
     <t>TAPA-BURACOS NAS RUAS BENEDITO KRAFECIK, JOSÉ CASTILHO E JOÃO PEREIRA DE GÓES, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/565/565_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/565/565_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA NAS LATERAIS DA VIELA EMERSON PAULINO DOS SANTOS, NO PARQUE BELA VISTA</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/566/566_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/566/566_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA, CONSTRUÇÃO DE CALÇADAS AO REDOR DO CENTRO DE RECICLAGEM "THEODORO MIQUELOTI" - (DÓRO), NA VILA GARCIA</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/567/567_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/567/567_texto_integral.doc</t>
   </si>
   <si>
     <t>PLACAS DENOMINATIVAS ENTRE AS AVENIDAS OCTÁVIO AUGUSTO RANGEL E IZABEL FERREIRA COELHO.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/568/568_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/568/568_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO NOS SEMÁFOROS DAS AVENIDAS OCTÁVIO AUGUSTO RANGEL E IZABEL FERREIRA COELHO, NO RIO ACIMA.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS COM OS DIZERES PROIBIDO ESTACIONAR, E PINTURA AMARELA NA GUIA DO LADO DIREITO DA RUA JOHN BRONLEY, NA BARRA FUNDA</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>INSTALAR 3 BEBEDOUROS NA PISTA DE CAMINHADA DO JARDIM SÃO LUIZ</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/604/604_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/604/604_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA ATRÁS DA EMEF PROFª DIDES CRISPIM DE ALMEIDA ANTONIO, NA VILA GARCIA</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/605/605_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/605/605_texto_integral.doc</t>
   </si>
   <si>
     <t>TAPA-BURACOS EM FRENTE À EMEI RAPHAELA RÉSIO CAU, NA RUA CARLOS CALDINI, NA VILA GARCIA</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/606/606_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/606/606_texto_integral.doc</t>
   </si>
   <si>
     <t>TAPA-BURACOS EM ALGUMAS RUAS DO JARDIM SERRANO II</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/607/607_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/607/607_texto_integral.doc</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NA VIELA ENTRE A RUA NICOLAU LOPES E AVENIDA GISELE CONSTANTINO, EM FRENTE AO Nº 308, NO JARDIM MARIA JOSÉ</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/608/608_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/608/608_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA EM FRENTE AO Nº 147 DA VIELA ANTONIA SIMÕES, SITUADA ENTRE AS RUAS SINÉSIO DOS SANTOS E LUIZ CAETANO BERNARDES, NO PARQUE JATAI </t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/609/609_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/609/609_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA EM FRENTE À PRAÇA DO BAIRRO ITAPEVA, PRÓXIMO À RUA ANÁLIA PEREIRA</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/620/620_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/620/620_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE CAPINAÇÃO DEFRONTE AO Nº 274 DA RUA JOSÉ THOMÁS DA COSTA, BAIRRO VOSSOROCA.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/621/621_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/621/621_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PINTURA NA LOMBADA DEFRONTE AO Nº 64 DA RUA VICTÓRIA BARTOLOMÁS MASCHETTO, NA VILA DOMINGUES_x000D_
 </t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/622/622_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/622/622_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UMA QUADRA NA RUA CARMINHA CELESTINA DA SILVA, PARQUE JATAÍ II</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/623/623_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/623/623_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI INSTITUINDO O PROGRAMA DE CASTRAÇÃO DA POPULAÇÃO DE CÃES E GATOS NO MUNICÍPIO DE VOTORANTIM._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/624/624_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/624/624_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REVITALIZAR A AVENIDA OCTÁVIO AUGUSTO RANGEL </t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/625/625_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/625/625_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA, COM O CAMINHÃO “PIPA”, NAS “GUIAS” DAS CALÇADAS DAS RUAS DA VILA GARCIA, NAS ESQUINAS DA AVENIDA IZABEL FERREIRA COELHO, RUA ALIGUERI VETORAZZO E ANICETO FARIA DOS SANTOS.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/626/626_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/626/626_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA AO LADO DA EMEF “PROFª DIDES CRISPIM DE ALMEIDA ANTONIO”, NA VILA GARCIA, REPAROS NOS “TAMPÕES” DOS BUEIROS.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/627/627_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/627/627_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONSERTO DOS “TRANCOS” DA PISTA DE “SKATE”, SUBSTITUIÇÃO DAS LÂMPADAS LIMPEZA, REPAROS NOS BRINQUEDOS QUE ESTÃO EM PÉSSIMO ESTADO DE NSERVAÇÃO, PRAÇA ESPORTIVA “DOUGLAS OLIVEIRA SANTOS”, NA VILA GALLI _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/664/664_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/664/664_texto_integral.doc</t>
   </si>
   <si>
     <t>REBAIXAR AS GUIAS DEFRONTE AO Nº 106 DA RUA SEGUNDO LOPES CARMONA, NO CENTRO</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/665/665_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/665/665_texto_integral.doc</t>
   </si>
   <si>
     <t>PAVIMENTAR 50 METROS LINEARES DA RUA HORTÊNCIA MACIEL DE CAMARGO, DEFRONTE AO PORTÃO DA ESCOLA DO PARQUE MORUMBI.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/666/666_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/666/666_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇOS DE LIMPEZA NO TERRENO PÚBLICO LOCALIZADO NA ESQUINA DAS RUAS LYDIO GAGETTI E WALDOMIRO DOS SANTOS, NA VILA NOVA VOTORANTIM. </t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/667/667_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/667/667_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO DE SOLO EM TODA A EXTENSÃO DA RODOVIA SP-79, DO CENTRO DA CIDADE ATÉ A ALTURA DO JARDIM EUROPA. </t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/668/668_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/668/668_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS DENOMINATIVAS PARA A RUA APARÍCIO DO AMARAL, NO BAIRRO FORNAZARI.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/671/671_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/671/671_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAR LIXEIRAS NO COMPLEXO URBANÍSTICO “ZECA PADEIRO”,  </t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/672/672_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/672/672_texto_integral.doc</t>
   </si>
   <si>
     <t>PAVIMENTAR ATRAVÉS DE MASSA ASFÁLTICA A VIELA QUE LIGA AS RUAS ERNESTO IMPARATO E VICTÓRIO ZANCHETTA, RESPECTIVAMENTE NA VILA NOVA VOTORANTIM E NO CONJUNTO HABITACIONAL “MÁRIO AUGUSTO RIBEIRO”.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/670/670_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/670/670_texto_integral.doc</t>
   </si>
   <si>
     <t>CONTINUAR COM A PAVIMENTAÇÃO, ATRAVÉS DE ASFALTO, NA CALÇADA EM FRENTE A EMEI “ROSA PEREIRA”, NA VILA NOVA VOTORANTIM.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/682/682_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/682/682_texto_integral.doc</t>
   </si>
   <si>
     <t>COBRIR AS LATERAIS NA QUADRA DE MALHA DO CENTRO ESPORTIVO “ANTONIO POLI”, NA VILA NOVA VOTORANTIM</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/683/683_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/683/683_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS NA REDE ELÉTRICA DO CENTRO ESPORTIVO “ANTONIO POLI”, NA VILA NOVA VOTORANTIM.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/684/684_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/684/684_texto_integral.doc</t>
   </si>
   <si>
     <t>OPERAÇÃO “TAPA-BURACOS” NA RUA 14 DO CONJUNTO HABITACIONAL “MÁRIO AUGUSTO RIBEIRO”.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/685/685_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/685/685_texto_integral.doc</t>
   </si>
   <si>
     <t>ASFALTAR, OU REPAROS NO TRECHO EM FRENTE AO Nº 179 DA RUA PÁSCHOA BOSCARIOL, NO CENTRO</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/686/686_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/686/686_texto_integral.doc</t>
   </si>
   <si>
     <t>PAVIMENTAR A VIELA DE 30 M DE EXTENSÃO, LOCALIZADA AO LADO DO Nº 163 DA RUA MARIA FLÓRIO DE ALMEIDA, NO JARDIM TOLEDO</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/687/687_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/687/687_texto_integral.doc</t>
   </si>
   <si>
     <t>PINTURA DA FAIXA DE PEDESTRES EM FRENTE À CRECHE “ODAIR CAU”, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/689/689_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/689/689_texto_integral.doc</t>
   </si>
   <si>
     <t>ALARGAMENTO DAS BOCAS-DE-LOBO DA RUA PACÍFICO TOBIAS NA BARRA FUNDA</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/690/690_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/690/690_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO DE SOLO EM FRENTE AO PONTO DE TÁXI LOCALIZADO AO LADO DO MINI TERMINAL DE ÔNIBUS NA AVENIDA PEDRO AUGUSTO RANGEL, NA VILA NOVA VOTORANTIM. _x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/691/691_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/691/691_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO PÚBLICA, EM POSTES JÁ EXISTENTES, NA PRAÇA “ÂNGELO MORENI MOMI”, LOCALIZADA NA RUA ALAN KARDEC XAVIER DE PONTES, NO JARDIM ARCHILLA, </t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/692/692_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/692/692_texto_integral.doc</t>
   </si>
   <si>
     <t>MUDAR DE POSIÇÃO (DE LADO) OS BANCOS DOS MESÁRIOS E REPRESENTANTES DE FUTEBOL, BEM COMO, O BANCO DE RESERVAS DO CAMPO DE FUTEBOL LOCALIZADO NA RUA PATRÍCIA MARIA DOS SANTOS, NO CONJUNTO HABITACIONAL MÁRIO AUGUSTO RIBEIRO.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/693/693_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/693/693_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NO ASFALTO DA RUA ANTONIO DA SILVA, NO CONJUNTO HABITACIONAL “MÁRIO AUGUSTO RIBEIRO”. </t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/694/694_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/694/694_texto_integral.doc</t>
   </si>
   <si>
     <t>OPERAÇÃO “TAPA-BURACOS” NO ASFALTO DA RUA ODETE GÓRI BICUDO, NA VILA NOVA VOTORANTIM</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/695/695_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/695/695_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE TERRAPLENAGEM NO FINAL DA RUA HORTÊNCIA MACIEL DE CAMARGO, NO PARQUE MORUMBI.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>Pastor Carlos</t>
   </si>
   <si>
     <t>FISCALIZAÇÕES NOS ESTABELECIMENTOS  DA RUA LEVANTE SANTUCCI, NO PARQUE JATAÍ</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/889/889_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/889/889_texto_integral.doc</t>
   </si>
   <si>
     <t>REMOÇÃO DE UMA PLANTA LOCALIZADA NO CANTEIRO CENTRAL DA AVENIDA CELSO MIGUEL DOS SANTOS, NO PARQUE BELA VISTA</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/890/890_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/890/890_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO QUE CONCEDA GRATUIDADE NO TRANSPORTE OU, NA IMPOSSIBILIDADE, QUE SEJA REDUZIDO O VALOR DAS TARIFAS ÀS PESSOAS DE BAIXA RENDA </t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/891/891_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/891/891_texto_integral.doc</t>
   </si>
   <si>
     <t>PINTURA DA FAIXA PARA PEDESTRES PRÓXIMO AO SEMÁFORO DA AVENIDA IZABEL FERREIRA COELHO, NA VILA GARCIA</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/892/892_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/892/892_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM “PONTO” DE ÔNIBUS AO LADO DO Nº 445, DEFRONTE À VIELA DA AVENIDA PASCHOAL JERÔNIMO FORNAZARI.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/893/893_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/893/893_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR UM PONTO DE LUZ EM POSTE JÁ EXISTENTE, DEFRONTE AO Nº 07 DA RUA ANTONIO CONCEIÇÃO CARVALHO, NO JARDIM SÃO MATHEUS</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/894/894_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/894/894_texto_integral.doc</t>
   </si>
   <si>
     <t>PODA DE UMA ÁRVORE DE PORTE BAIXO, NA RUA SEBASTIÃO BENEDITO DOS REIS, NO PARQUE JATAÍ.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/895/895_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/895/895_texto_integral.doc</t>
   </si>
   <si>
     <t>“TAPA-BURACOS” NA ESTRADA DE ACESSO À REPRESA ITUPARARANGA</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/896/896_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/896/896_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA E REMOÇÃO DE ENTULHOS NA ÁREA PÚBLICA LOCALIZADA PRÓXIMO AO Nº 440 DA RUA SOROCABA.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/897/897_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/897/897_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS NO ASFALTO PRÓXIMO AO Nº 313 DA AVENIDA 27 DE MARÇO, BEM COMO, NA RUA CARMELINA GARCIA, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1148/1148_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1148/1148_texto_integral.doc</t>
   </si>
   <si>
     <t>A ABERTURA RETORNO NA AVENIDA SANTO ANTONIO, NA ALTURA DA RUA GINA PONTES ROMERO</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1149/1149_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1149/1149_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA NA VIELA SITUADA AO LADO DO Nº 610 DA AVENIDA SANTO ANTONIO, NO BAIRRO DA BARRA FUNDA.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1150/1150_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1150/1150_texto_integral.doc</t>
   </si>
   <si>
     <t>SUBSTITUIR AS LIXEIRAS DO CENTRO ESPORTIVO ANTONIO POLI NA VILA NOVA VOTORANTIM</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1151/1151_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1151/1151_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR LIXEIRAS NA PRAÇA ELÍDIO FRANÇA MACIEL, NA VILA NOVA VOTORANTIM,</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1152/1152_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1152/1152_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UM ABRIGO PARA USUÁRIOS DE ÔNIBUS NA ESQUINA DAS RUAS PEDRO CRAIS E MIGUEL MICELLI, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1153/1153_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1153/1153_texto_integral.doc</t>
   </si>
   <si>
     <t>ENVIAR UM CAMINHÃO “PIPA”, EM DIAS ALTERNADOS, NA RUA MAURI PROENÇA, NO BAIRRO VOTOCEL,</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1154/1154_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1154/1154_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR CALÇADAS AO REDOR DA ÁREA PÚBLICA LOCALIZADA NO FINAL DA RUA CARMINHA CELESTINO DA SILVA, NO PARQUE JATAÍ</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1155/1155_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1155/1155_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA PLACA DE “REDUÇÃO DE VELOCIDADE” NA ALTURA DO Nº 178, DA RUA RAMOS DE AZEVEDO, NA BARRA FUNDA,</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1452/1452_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1452/1452_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSERTAR O CORRIMÃO DA ESCADARIA QUE INTERLIGA O BAIRRO COLINAS SANTA MÔNICA À AVENIDA SANTO ANTONIO</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1453/1453_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1453/1453_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR ILUMINAÇÃO COM REFLETORES DENTRO DA E.E. “COMENDADOR PEREIRA INÁCIO”, VOLTADOS PARA A ESCADARIA QUE INTERLIGA O BAIRRO COLINAS SANTA MÔNICA À AVENIDA SANTO ANTONIO.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1454/1454_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1454/1454_texto_integral.doc</t>
   </si>
   <si>
     <t>FAZER UM LEVANTAMENTO PARA DESCOBRIR O PORQUÊ DE ESTAR AFUNDANDO O ASFALTO DA RUA MARIA CAROTENUTO DEVITO EM FRENTE AO Nº 50, NA VILA GARCIA</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1455/1455_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1455/1455_texto_integral.doc</t>
   </si>
   <si>
     <t>ACABAR COM OS “CUPINZEIROS” EXISTENTES NA RUA SOROCABA, NA VILA DOMINGUINHO</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1456/1456_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1456/1456_texto_integral.doc</t>
   </si>
   <si>
     <t>OFICIE O PROPRIETÁRIO DO IMÓVEL LOCALIZADO NA RUA PACÍFICO TOBIAS AGUIAR, FUNDOS COM A RUA BOA VISTA, NO BAIRRO DA BARRA FUNDA, INTIMANDO-O PARA QUE PROVIDENCIE A LIMPEZA DO SEU TERRENO.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1457/1457_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1457/1457_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">FISCALIZAÇÃO DOS CICLISTAS QUE CIRCULAM NAS CALÇADAS, PRINCIPALMENTE NA ESQUINA DA RUA IZALTINO DIAS COM A AVENIDA CELSO MIGUEL DOS SANTOS, NO CENTRO </t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1459/1459_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1459/1459_texto_integral.doc</t>
   </si>
   <si>
     <t>OPERAÇÃO “TAPA-BURACOS” NA RUA JÚLIA MARTINS DOMINGUES, BAIRRO VOSSOROCA</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1461/1461_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1461/1461_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS NAS GRADES DO PARQUE “JONAS DOMINGUES” (PARQUE DO MATÃO), NA RUA PAULA NEY, PRÓXIMO AO Nº 1080, NO PARQUE BELA VISTA.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1463/1463_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1463/1463_texto_integral.doc</t>
   </si>
   <si>
     <t>OPERAÇÃO “TAPA-BURACOS” NA RUA ITÁLIA SALVESTRE MORA, BAIRRO VOTOCEL.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1464/1464_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1464/1464_texto_integral.doc</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS LÂMPADAS QUE ESTÃO QUEIMADAS, NAS RUAS BENJAMIM ADAMI, IGNÊS MARIANO E NA PRAÇA GENÉSIO GONÇALVES, NO PARQUE BELA VISTA.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1466/1466_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1466/1466_texto_integral.doc</t>
   </si>
   <si>
     <t>RECUAR A CERCA EXISTENTE NA RUA NELSON TEIXEIRA, NO PARQUE JATAÍ II.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1481/1481_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1481/1481_texto_integral.doc</t>
   </si>
   <si>
     <t>RETIRADA DE UM PONTO DE ÔNIBUS EM FRENTE AO Nº 172 DA RUA REVERENDO FRANCISCO JOSÉ DE CARVALHO, NO JARDIM SÃO LUCAS.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1482/1482_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1482/1482_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SUBSTITUIÇÃO NO TAMPÃO DA “BOCA-DE-LOBO” EXISTENTE NA EM FRENTE À IGREJA DA COMUNIDADE CRISTO REI, NA VILA NOVA VOTORANTIM._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1483/1483_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1483/1483_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE DOIS PONTOS DE LUZ EM POSTES JÁ EXISTENTES NA RUA 22, NO JARDIM TATIANA.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1634/1634_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1634/1634_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR FAIXA DE PEDESTRE EM FRENTE AO COLÉGIO DIMENSÃO LOCALIZADO NA AVENIDA CARMEM GALAN BURGOS, NO JARDIM ARCHILA.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1636/1636_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1636/1636_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO NA ESCADARIA QUE LIGA O CONJUNTO HABITACIONAL “ELISEU RODRIGUES VIEIRA” AO CONJUNTO HABITACIONAL “VEREADOR AUGUSTINHO CHRIGUER”._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1638/1638_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1638/1638_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAR UM "PLAY GROUND" EM ÁREA DA MUNICIPALIDADE SITUADA NO CONJUNTO HABITACIONAL “VEREADOR AUGUSTINHO CHRIGUER”, AO LADO DOS PRÉDIOS._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1640/1640_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1640/1640_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PAVIMENTAR COM MASSA ASFÁLTICA A VIELA QUE LIGA AS RUAS MÁRIO SAVELLA E WALDOMIRO DOS SANTOS, NA VILA NOVA VOTORANTIM._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1940/1940_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1940/1940_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA NA CALÇADA DA AVENIDA JOSÉ GONÇALVES ROMERO, NO JARDIM EUROPA.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1941/1941_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1941/1941_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇOS DE LIMPEZA NO CANTEIRO CENTRAL LOCALIZADO ENTRE A RUA ANÁLIA PEREIRA E A SP 79 – ACESSO 103. </t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1942/1942_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1942/1942_texto_integral.doc</t>
   </si>
   <si>
     <t>OPERAÇÃO “TAPA-BURACOS” NAS RUAS ANÁLIA PEREIRA, NO BAIRRO ITAPEVA E LEVANTE SANTUCCI, NO JARDIM UNIÃO.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1943/1943_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1943/1943_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA NA ÁREA PÚBLICA LOCALIZADA NO FINAL DA AVENIDA IZABEL FERREIRA COELHO, AO LADO DA ÁREA VERDE, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1944/1944_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1944/1944_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS EM PARTE DA CALÇADA EXISTENTE NA PONTE BENITO SEVILHA</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1945/1945_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1945/1945_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM APARELHO TELEFÔNICO TIPO "ORELHÃO",PRÓXIMO À VIELA ESMERINA ALVES, NA RUA OTÁVIO RODRIGUES, ENTRE OS NºS 319 E 334, NO JARDIM SERRANO.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1946/1946_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1946/1946_texto_integral.doc</t>
   </si>
   <si>
     <t>OPERAÇÃO “TAPA-BURACOS” EM TODA EXTENSÃO E NOS DOIS SENTIDOS DA AVENIDA OTÁVIO AUGUSTO RANGEL.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1947/1947_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1947/1947_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE DIVISÓRIA DE PISTA, POR MEIO DE "TARTARUGAS", NA AVENIDA PEDRO AUGUSTO RANGEL, NAS PROXIMIDADES DO CENTRO ESPORTIVO “ANTONIO POLI”, ENTRE A E.E. “PEDRO AUGUSTO RANGEL FILHO” E A IGREJA CATÓLICA DA COMUNIDADE CRISTO REI.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1964/1964_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1964/1964_texto_integral.doc</t>
   </si>
   <si>
     <t>COLOCAR LADRILHOS DO “TIPO PADRÃO”, NAS CALÇADAS QUE CIRCUNDAM O PAÇO MUNICIPAL, BEM COMO NAS CALÇADAS DO JARDIM DA MARGINAL, NO BAIRRO DA CHAVE.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1966/1966_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1966/1966_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO EM TODOS OS BANCOS DAS PRAÇAS “LECY DE CAMPOS”, “ZECA PADEIRO” E NA MARGINAL DO BAIRRO DA CHAVE, APLICANDO VERNIZ ADEQUADO.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1967/1967_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1967/1967_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR POSTES COM ILUMINAÇÃO NA RUA AMÁLIA GALLI, NA VILA DOMINGUINHO</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1968/1968_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1968/1968_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS NA QUADRA DE FUTEBOL DE AREIA EXISTENTE NA PRAÇA DO PARQUE SANTOS DUMONT, </t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1969/1969_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1969/1969_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE MAIS BANCOS NA PRAÇA “JOSÉ ERMÍRIO DE MORAES”, </t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1983/1983_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1983/1983_texto_integral.doc</t>
   </si>
   <si>
     <t>OPERAÇÃO “TAPA-BURACOS” EM FRENTE AO Nº 397 DA RUA EMILIO TERCIANE, NO PARQUE BELA VISTA.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1981/1981_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1981/1981_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">FORNECIMENTO DE ÁGUA AOS BAIRROS JARDIM NOVO MUNDO, JARDIM TATIANA E ADJACÊNCIAS ATRAVÉS DO PARQUE BELA VISTA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1986/1986_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1986/1986_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR OBSTÁCULOS DE FERRO NA VIELA QUE LIGA AS RUAS VICTÓRIO ZANCHETTA DO CONJUNTO HABITACIONAL “MÁRIO AUGUSTO RIBEIRO” E ERNESTO IMPARATO DA VILA NOVA VOTORANTIM</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1987/1987_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1987/1987_texto_integral.doc</t>
   </si>
   <si>
     <t>PLACAS DENOMINATIVAS PARA AS RUAS DOS BAIRROS “ALTOS DE VOTORANTIM” E “RESIDENCIAL FORTALEZA”</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1988/1988_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1988/1988_texto_integral.doc</t>
   </si>
   <si>
     <t>ÔNIBUS QUE CIRCULAM PELO CONJUNTO HABITACIONAL “MÁRIO AUGUSTO RIBEIRO” NO PROMORAR,  PASSEM A CIRCULAR TAMBÉM PELO JARDIM SÃO MATHEUS.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1989/1989_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1989/1989_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UMA ESCADARIA COM RAMPA, NA VIELA QUE LIGA A RUA ANTONIO RIBEIRO FERNANDES, NO JARDIM SÃO MATHEUS À RUA ANTONIO DA SILVA, NO CONJUNTO HABITACIONAL “MÁRIO AUGUSTO RIBEIRO”.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1990/1990_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1990/1990_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR UMA PISTA DE BICICROSS NO CENTRO POLIESPORTIVO “ANTONIO POLI”, NA VILA NOVA VOTORANTIM.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1991/1991_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1991/1991_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA, EM POSTES JÁ EXISTENTES, EM FRENTE AO Nº 486 DA RUA SOROCABA, VILA DOMINGUINHO.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1992/1992_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1992/1992_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA NA ESQUINA DAS RUAS HORONDATES BARBA E VENÍZIA DOS SANTOS ALBERTONI, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1993/1993_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1993/1993_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS NO OBELISCO EXISTENTE NA AVENIDA REVERENDO MANOEL DA CONCEIÇÃO, EM FRENTE À DELEGACIA DE POLÍCIA.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1994/1994_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1994/1994_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAR UM PONTO DE LUZ EM FRENTE AO Nº 205 DA RUA NICOLAU LOPES, NO PARQUE BELA VISTA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2014/2014_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2014/2014_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INTIME O PROPRIETÁRIO DO TERRENO LOCALIZADO EM FRENTE AO Nº 110 DA RUA ANTONIO TROIANO, NO JARDIM MARIA JOSÉ, PARA QUE PROVIDENCIE A LIMPEZA </t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2015/2015_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2015/2015_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE TRÊS PONTOS DE LUZ NA VIELA QUE DÁ ACESSO À AVENIDA GISELE CONSTANTINO, EM FRENTE AO Nº 399 DA RUA NICOLAU LOPES, NO PARQUE BELA VISTA.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2016/2016_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2016/2016_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO E REPAROS NA PRAÇA LOCALIZADA EM FRENTE À UNIDADE BÁSICA DE SAÚDE DO JARDIM CLARICE.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2031/2031_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2031/2031_texto_integral.doc</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DE UMA RUA PROJETADA, EXISTENTE QUE SE LOCALIZA PARALELAMENTE À AVENIDA JAZIEL DE AZEREDO RIBEIRO, EM FRENTE AO Nº 210.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2032/2032_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2032/2032_texto_integral.doc</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UMA VIELA INTERLIGANDO A RUA EMÍLIO NAZARETH MILONE À RUA ANTONIO MACIEL, NO JARDIM MARIA JOSÉ.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2034/2034_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2034/2034_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA E CAPINAÇÃO NO CANTEIRO CENTRAL DA AVENIDA JOSÉ MIGUEL SKIF, NO BAIRRO DA BARRA FUNDA, BEM COMO, NOS CANTEIROS CENTRAL E LATERAL DA RUA SOROCABA, PRÓXIMO A INDÚSTRIA TÊXTIL “FIAÇÃO ALPINA”.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2105/2105_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2105/2105_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA, EM POSTE JÁ EXISTENTE, EM FRENTE AO Nº 28 DA RUA LUIZ RODRIGUES PACHECO, NO JARDIM ARCHILA, </t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2059/2059_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2059/2059_texto_integral.doc</t>
   </si>
   <si>
     <t>MÁQUINA "PATROL" NO FINAL DA RUA OTÍLIA MORELLI, NO JARDIM SIMONI.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2060/2060_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2060/2060_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE CAPINAÇÃO NAS GUIAS E SARJETAS DA RUA EMÍLIO TERCIANE, NO PARQUE BELA VISTA.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2061/2061_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2061/2061_texto_integral.doc</t>
   </si>
   <si>
     <t>INTIME OS PROPRIETÁRIOS DOS TERRENOS BALDIOS LOCALIZADOS PRÓXIMOS AO Nº 147 DA RUA ILERIONE CERETTA, NO PARQUE BELA VISTA,PARA QUE PROVIDENCIEM SERVIÇOS DE LIMPEZA E CAPINAÇÃO, BEM COMO, FAÇAM AS CALÇADAS CONFORME A LEI EM VIGOR.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2062/2062_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2062/2062_texto_integral.doc</t>
   </si>
   <si>
     <t>PROVIDENCIE A COLOCAÇÃO DE PLACA DENOMINATIVA NA AVENIDA PHILOMENA LOPES VASQUES</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2063/2063_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2063/2063_texto_integral.doc</t>
   </si>
   <si>
     <t>“CESTA” DE BASQUETE, NA QUADRA DO CONJUNTO POLIESPORTIVO ANTONIO POLI, NA VILA NOVA VOTORANTIM.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2064/2064_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2064/2064_texto_integral.doc</t>
   </si>
   <si>
     <t>OPERAÇÃO “TAPA-BURACOS” PRÓXIMO AO Nº 132 DA RUA JOÃO PEREIRA, NA VILA PARDINI</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2065/2065_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2065/2065_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA NA LINHA FÉRREA DA AVENIDA LUIZ DO PATROCINO FERNANDES ATÉ A RUA ISAAC MENDES, NA VILA ELZA</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2066/2066_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2066/2066_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA E CAPINAÇÃO NA ROTATÓRIA EXISTENTE ENTRE A RUA JOSÉ CARLOS DE CAMPOS E A AVENIDA CARLITO DE GÓES, NA VILA VASQUES.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2067/2067_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2067/2067_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA NO CAMPO DE FUTEBOL E AO REDOR DO MESMO, BEM, COMO, EM TODA ÁREA PÚBLICA EXISTENTE NA RUA ALAN KARDEC XAVIER DE PONTES, NO JARDIM ARCHILA</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2068/2068_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2068/2068_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">OPERAÇÃO “TAPA-BURACO” NA ESQUINA DA RUA SOROCABA E AVENIDA LUIZ DO PATROCINO FERNANDES, PRÓXIMO A LINHA FÉRREA </t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2075/2075_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2075/2075_texto_integral.doc</t>
   </si>
   <si>
     <t>RETIRAR PEDRA LOCALIZADA NUMA ÁREA PÚBLICA DA RUA CÂNDIDO DOS SANTOS, NO JARDIM PARAÍSO</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2091/2091_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2091/2091_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUIR UM NOVO RESERVATÓRIO DE 1.000.000 (UM MILHÃO) DE LITROS DE ÁGUA NOS ALTOS DO PARQUE BELA VISTA_x000D_
 </t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2076/2076_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2076/2076_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR CAMPO DE MALHA NA ALTURA DO Nº 295 DA RUA JOSÉ MARTINS RODRIGUES, NO JARDIM TOLEDO.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>CAMADA ASFÁLTICA  NA RUA JOÃO WALTER, NO CENTRO</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2078/2078_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2078/2078_texto_integral.doc</t>
   </si>
   <si>
     <t>OFICIE O PROPRIETÁRIO DO TERRENO LOCALIZADO NA RUA PAULA NEY, NO BAIRRO MONTE ALEGRE, INTIMANDO-O A PROVIDENCIAR CAPINAÇÃO E LIMPEZA DO REFERIDO TERRENO.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2098/2098_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2098/2098_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS EM TODO TRECHO DO ASFALTO DA AVENIDA PEDRO AUGUSTO RANGEL.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2099/2099_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2099/2099_texto_integral.doc</t>
   </si>
   <si>
     <t>REPAROS NA CALÇADA DA AVENIDA CARLOS MARIANO DA SILVA, AO LADO DO “CLUBE ATLÉTICO VOTORANTIM”</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2100/2100_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2100/2100_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAR UM PROAME NA REGIÃO DA VILA DOMINGUINHO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2101/2101_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2101/2101_texto_integral.doc</t>
   </si>
   <si>
     <t>“TAPA-BURACOS” NA ESQUINA DA AVENIDA CARLITO DE GÓES COM A RUA ALAN KARDEC XAVIER DE PONTES, NA VILA VASQUES,E NA ESQUINA DA RUA MARIA MARTINS CAMARGO COM A AVENIDA ISABEL FERREIRA COELHO, NA VILA GARCIA.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/3168/3168_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/3168/3168_texto_integral.doc</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE ADAPTAR UMA DAS AMBULÂNCIAS NOVAS PARA O TRANSPORTE DE PESSOAS COM DEFICIÊNCIA QUE UTILIZAM CADEIRA DE RODAS, TIRANDO A MACA E INSTALANDO TRAVAS DE SEGURANÇA PARA ESSAS CADEIRAS, BEM COMO, UMA RAMPA PARA FACILITAR O ACESSO DESTAS PESSOAS.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Márcio Queiroz, Fernando, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/450/450_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/450/450_texto_integral.doc</t>
   </si>
   <si>
     <t>APOIO PROJETO Nº 33/05 HAMILTON PEREIRA</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/255/255_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/255/255_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE “CIDADÃO VOTORANTINENSE” AO SENHOR  BENJAMIN RIBEIRO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/257/257_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/257/257_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE “MÉRITO COMUNITÁRIO” “HERBERT DE SOUZA” AO SR. INÁCIO CARLOS MARCHETTE.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/487/487_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/487/487_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE MÉRITO COMUNITÁRIO “HERBERT DE SOUZA” À DOUTORA ADORACI SCUDELER VIOLINO.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/673/673_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/673/673_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE MÉRITO COMUNITÁRIO “HERBERT DE SOUZA” AO DOUTOR PÉRICLES FRANCISCO PINHEIRO DA SILVA.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/674/674_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/674/674_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE “HONRA AO MÉRITO” AO SOLDADO GERSON MARCOS ROQUE.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/675/675_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/675/675_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE MÉRITO COMUNITÁRIO “HERBERT DE SOUZA” AO SENHOR ARISTIDES VIEIRA FERNANDES._x000D_
 _x000D_
 DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE MÉRITO COMUNITÁRIO “HERBERT DE SOUZA” AO SENHOR ARISTIDES VIEIRA FERNANDES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/676/676_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/676/676_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE “CIDADÃO VOTORANTINENSE” AO </t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/677/677_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/677/677_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE “HONRA AO MÉRITO” AO SOLDADO ENRIQUE GUILHERME POPPES MURARO.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/678/678_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/678/678_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE “HONRA AO MÉRITO” AO PADRE SANTO CANDIDO. </t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/679/679_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/679/679_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE MÉRITO COMUNITÁRIO “HERBERT DE SOUZA” AO SENHOR WILSON GRASSI.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/680/680_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/680/680_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE MÉRITO COMUNITÁRIO “HERBERT DE SOUZA” AO SENHOR ANDERSON APARECIDO ADÃO.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/681/681_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/681/681_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE MÉRITO COMUNITÁRIO “HERBERT DE SOUZA” AO SENHOR JOSÉ FERNANDO DA SILVA RECHE.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1458/1458_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1458/1458_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE “HONRA AO MÉRITO” AO SENHOR ADEMIR GIMENES DE CAMARGO.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1460/1460_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1460/1460_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE “HONRA AO MÉRITO” AO SUB-TENENTE NIVALDO LAURÊNCIO DE SOUSA.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1462/1462_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1462/1462_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE MÉRITO COMUNITÁRIO “HERBERT DE SOUZA” A SENHORA MARIA LURDES CASSOLA.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1465/1465_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1465/1465_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE “HONRA AO MÉRITO” AO SENHOR IVO BENEDITO ALVES.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1467/1467_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1467/1467_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE “HONRA AO MÉRITO” À SENHORA SUZANA MARTELLINI PIVETTA.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2036/2036_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2036/2036_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCESSÃO DO TÍTULO DE HONRA AO MÉRITO AO PADRE PAULO SEVERINO MALZONI</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>PEL</t>
   </si>
   <si>
     <t>Projeto de Emenda à LOM</t>
   </si>
   <si>
     <t>Landito, Fernando, João Cau, Latance, Marcelão, Márcio Queiroz, Pastor Carlos, Pedrinho, Tomaizinho, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1822/1822_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1822/1822_texto_integral.doc</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFOS AO ARTIGO 125 DA LEI ORGÂNICA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/8/8_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/8/8_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO A FAZER UMA PESQUISA NO MUNICÍPIO JUNTO A POPULAÇÃO SOBRE A LEI SECA A FIM DE REGULAMENTAR OS HORÁRIOS DE BARES E SIMILARES EM ZONA URBANA E RURAL</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/9/9_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/9/9_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROTEÇÃO DOS BENS PÚBLICOS CONTRA A AÇÃO DOS CARTAZEIROS E PICHADORES  E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/10/10_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/10/10_texto_integral.doc</t>
   </si>
   <si>
     <t>DETERMINA ACESSIBILIDADE A SERVIÇOS PÚBLICOS EM CONJUNTOS HABITACIONAIS E CONDOMÍNIOS VERTICALIZADOS, EDIFICADOS NO MUNICÍPIO DE VOTORANTIM E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/12/12_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/12/12_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE EXAMES DE CATARATA E GLAUCOMA CONGÊNITOS NOS RECÉM-NASCIDOS EM HOSPITAIS OU INSTITUIÇÕES QUE RECEBEM VERBAS PÚBLICAS</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/11/11_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/11/11_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA FIXAÇÃO DE CARTAZES OU PLACAS E AVISOS EM HOSPITAIS, POSTOS DE SAÚDE, AMBULATÓRIOS E FUNERÁRIAS COM INFORMAÇÃO DA LEI FEDERAL Nº 6.194 DE 19-12-1974 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/13/13_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/13/13_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA (ANTONIO APARECIDO DE OLIVEIRA)VETADO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/38/38_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/38/38_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE PRIMAZIA AO EMBARQUE DE PASSAGEIROS COM DEFICIENCIA IDOSOS E GESTANTES NOS TERMINAIS URBANOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/48/48_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/48/48_texto_integral.doc</t>
   </si>
   <si>
     <t>OBRIGA A EDIFICAÇÃO DE OBRAS PARA PESSOAS COM DEFICIÊNCIA NOS LOCAIS E CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/49/49_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/49/49_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRÓPRIO MUNICIPAL. (“ÁREA DE LAZER “LUIZ PINTO DA SILVEIRA”).</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/110/110_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/110/110_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE AVALIAÇÃO OFTALMOLÓGICA (EXAME DE VISTA) NA REDE MUNICIPAL DE ENSINO NAS PRÉ-ESCOLAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/111/111_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/111/111_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE PLANEJAMENTO FAMILIAR NO MUNICÍPIO DE VOTORANTIM.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/112/112_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/112/112_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A “ASSOCIAÇÃO E RÁDIO COMUNITÁRIA TROPICAL”.</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/113/113_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/113/113_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECOLHIMENTO E DESTINO FINAL DE RESÍDUOS DOS SERVIÇOS DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/114/114_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/114/114_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI Nº 1493 DE 20 DE JULHO DE 2000 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/137/137_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/137/137_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA. (RUA JORGE BATISTA DA CRUZ).</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/138/138_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/138/138_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO DOS COLETORES DE ESGOTOS EM PROPRIEDADES QUE SE LOCALIZAM PRÓXIMOS AOS MANANCIAIS DE ÁGUA EM ZONA RURAL.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/139/139_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/139/139_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A PROIBIÇÃO DE NOMEAÇÃO DE PARENTES CONSANGÜÍNEOS OU AFINS DE AGENTES POLÍTICOS, BEM COMO, DE EX-VEREADORES E CANDIDATOS A VEREANÇA PARA CARGOS DE PROVIMENTO EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/223/223_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/223/223_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI A “SEMANA DA CONSCIÊNCIA AMBIENTAL”  NO MUNICÍPIO DE VOTORANTIM.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/224/224_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/224/224_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FISCALIZAÇÃO DE TATUAGENS E DE APLICAÇÃO DE “PIERCING” NO MUNICÍPIO DE VOTORANTIM, DISCIPLINA OS LOCAIS APROPRIADOS, ADOTA MEDIDAS DE PROTEÇÃO SANITÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/225/225_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/225/225_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O BÔNUS ASSIDUIDADE, PARA O PESSOAL DO MAGISTÉRIO PÚBLICO MUNICIPAL, NOS TERMOS QUE DISPÕE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/226/226_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/226/226_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA “RUA MAGNO GREICK POPES DE CAMARGO”.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/227/227_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/227/227_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTALAÇÃO DE “TRAILERS” EM ÁREAS PARTICULARES.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/285/285_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/285/285_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTABELECE OBRIGATORIEDADE DE INSTALAÇÃO DE EQUIPAMENTOS HIDRÁULICOS DE CONSUMO ECONÔMICO NAS EDIFICAÇÕES DA ADMINISTRAÇÃO MUNICIPAL DIRETA E INDIRETA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/286/286_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/286/286_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA “RUA LAURO MIGUEL SAKER”.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/315/315_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/315/315_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DE VENCIMENTOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE VOTORANTIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/316/316_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/316/316_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DE VENCIMENTOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE VOTORANTIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/317/317_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/317/317_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE PRÓPRIO MUNICIPAL. “CAT – CENTRO DE ATENDIMENTO AO TRABALHADOR”_x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/318/318_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/318/318_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRÓPRIO MUNICIPAL. “CENTRAL DE CADASTRAMENTO ÚNICO BOLSA FAMÍLIA”</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/319/319_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/319/319_texto_integral.doc</t>
   </si>
   <si>
     <t>DEFINE E PENALIZA O DESPERDÍCIO DE ÁGUA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/346/346_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/346/346_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DO CONSELHO DE GESTÃO DO IPTU – IMPOSTO PREDIAL E TERRITORIAL URBANO NO MUNICÍPIO DE VOTORANTIM E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/347/347_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/347/347_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTABELECE OBRIGATORIEDADE DE FORNECIMENTO DE REFEIÇÃO MATINAL, POR EMPRESAS DE OBRAS QUE ESPECIFICA AOS EMPREGADOS VINCULADOS A CONTRATOS COM A ADMINISTRAÇÃO MUNICIPAL, DIRETA E INDIRETA.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/348/348_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/348/348_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO E AUTORIZA A ALIENAÇÃO DO IMÓVEL QUE MENCIONA À FAZENDA DO ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/349/349_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/349/349_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA. RUA JOSÉ ROQUE GUERRA  “ZITO GUERRA”.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/350/350_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/350/350_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DAS VIAS PÚBLICAS DO LOTEAMENTO ”VILLA TOSCANA”_x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/352/352_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/352/352_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA. “VIELA ISALTINO CAETANO DOS SANTOS” (ISALTINO VALIM)</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t xml:space="preserve">INCLUI NO CALENDÁRIO DO MUNICÍPIO DE VOTORANTIM A “CAMINHADA DA PENHA”._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/395/395_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/395/395_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INCLUI NO CALENDÁRIO DO MUNICÍPIO DE VOTORANTIM A  “MARATONA ECOLÓGICA DE VOTORANTIM”._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/396/396_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/396/396_texto_integral.doc</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 1602, DE 13/12/2001, ALTERADA PELA LEI COMPLEMENTAR Nº 1722, DE 11/12/2003.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/438/438_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/438/438_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER PERMISSÃO DE USO DO ESTADO DE SÃO PAULO, PARA ADMINISTRAR TRECHO DO ACESSO 103 DA SP/79 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/439/439_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/439/439_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1665, DE 13 DE NOVEMBRO DE 2002, NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/440/440_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/440/440_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/479/479_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/479/479_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ALTERAÇÃO DE DISPOSITIVOS DA LEI Nº 1831/05 NA FORMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/480/480_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/480/480_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E SECRETÁRIOS DO MUNICÍPIO DE VOTORANTIM. </t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/481/481_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/481/481_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE VOTORANTIM. </t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/482/482_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/482/482_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VOTORANTIM A RECEBER, MEDIANTE REPASSE EFETUADO PELO GOVERNO DO ESTADO DE SÃO PAULO, RECURSOS FINANCEIROS A FUNDO PERDIDO.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/483/483_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/483/483_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA “RUA LUIZ CARRARA”</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/484/484_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/484/484_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA “RUA DONIZETI PEREIRA DE CARVALHO”_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/485/485_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/485/485_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA “RUA ÁUREA DE GÓES VIEIRA”.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/486/486_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/486/486_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA “RUA LUIZ SAVIOLI”</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/499/499_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/499/499_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI 1453, DE 19 DE ABRIL DE 2000 NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/500/500_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/500/500_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA “RUA CLÁUDIO RAMOS”</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/501/501_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/501/501_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA “RUA THERESA VIEIRA DE MORAES”</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/502/502_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/502/502_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA “RUA ANTONIA MAZETTO PEREIRA”</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/503/503_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/503/503_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO, NO CURRÍCULO ESCOLAR, DE NOÇÕES SOBRE A HISTÓRIA DE VOTORANTIM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/522/522_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/522/522_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI 1792, DE 18 DE MARÇO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/523/523_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/523/523_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NA LEI 1719, DE 27 DE NOVEMBRO DE 2003 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/524/524_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/524/524_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM O TRIBUNAL DE JUSTIÇA DO ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/525/525_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/525/525_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE FORNECIMENTO DE REMÉDIO 24 HORAS NAS UNIDADES DE URGÊNCIA E EMERGÊNCIA DO MUNICÍPIO DE VOTORANTIM, A TÍTULO GRATUITO, A TODOS OS PACIENTES ATENDIDOS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/526/526_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/526/526_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA (RUA PASTOR MAURÍCIO ARAÚJO DE LIMA)</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/527/527_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/527/527_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FORNECER COMBUSTÍVEL AOS MUNÍCIPES QUE NÃO CONSEGUIREM VAGA ATRAVÉS DO TRANSPORTE GRATUITO FORNECIDO PELO SETOR DE AMBULÂNCIA DA PREFEITURA MUNICIPAL, DESTINADO A TRATAMENTO MÉDICO EM HOSPITAIS LOCALIZADOS FORA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/529/529_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/529/529_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI Nº 1828, DE 27 DE JUNHO DE 2005 NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/585/585_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/585/585_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PLANO DIRETOR DE DESENVOLVIMENTO INTEGRADO DO MUNICÍPIO DE VOTORANTIM._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/586/586_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/586/586_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A UTILIZAÇÃO PELOS ESTABELECIMENTOS COMERCIAIS DE SELO OU LACRE INVIOLÁVEL NAS EMBALAGENS DE ALIMENTOS PARA PRONTO CONSUMO ENTREGUES EM DOMICÍLIO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/587/587_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/587/587_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA (RUA ERONITA PEDRO DE SOUZA)</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/617/617_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/617/617_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE VOTORANTIM A CELEBRAR CONVÊNIO DE COOPERAÇÃO TÉCNICA COM O GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DE ESTADO DA HABITAÇÃO.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/619/619_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/619/619_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO “DIA DA REPRESA DE ITUPARARANGA”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/643/643_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/643/643_texto_integral.doc</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/644/644_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/644/644_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DEFESA DO MEIO AMBIENTE–COMDEMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/661/661_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/661/661_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1078, DE 13 DE DEZEMBRO DE 1993, QUE CRIA O FUNDO MUNICIPAL DE SAÚDE E CONSELHO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/662/662_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/662/662_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRÓPRIO MUNICIPAL – “LABORATÓRIO MUNICIPAL DOUTOR CÁSSIO LOUREIRO FERRARI JÚNIOR”.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/826/826_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/826/826_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRÓPRIO MUNICIPAL (PRAÇA “SOLDADO PM EDSON RAIMUNDO”)</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1468/1468_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1468/1468_texto_integral.doc</t>
   </si>
   <si>
     <t>“APROVA A NOVA LEI DE POSTURAS DO MUNICÍPIO DE VOTORANTIM E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1469/1469_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1469/1469_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1656, DE 12 DE SETEMBRO DE 2002, QUE CRIOU O CONSELHO MUNICIPAL DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1470/1470_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1470/1470_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A “ASSOCIAÇÃO DA CASA DO ADOLESCENTE SOL NASCENTE DE VOTORANTIM”.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1956/1956_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1956/1956_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE DISPOSITIVOS DA LEI Nº 1668/02 NA FORMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1957/1957_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1957/1957_texto_integral.doc</t>
   </si>
   <si>
     <t>FIXA O VALOR DA UNIDADE FISCAL DO MUNICÍPIO – UFM, PARA O EXERCÍCIO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1958/1958_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1958/1958_texto_integral.doc</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1959/1959_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1959/1959_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A “ASSOCIAÇÃO DOS MORADORES DA VILA GARCIA E ADJACÊNCIAS”.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1960/1960_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1960/1960_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VOTORANTIM PARA O EXERCÍCIO DE 2007.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2049/2049_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2049/2049_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1897, DE 06 DE SETEMBRO DE 2006, QUE CRIOU O CONSELHO MUNICIPAL DE DEFESA DO MEIO AMBIENTE - COMDEMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2050/2050_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2050/2050_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE VOTORANTIM A CAMPANHA PERMANENTE DE DOAÇÕES DE LIVROS E REVISTAS PARA A BIBLIOTECA ITINERANTE.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2051/2051_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2051/2051_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL A DESAFETAR ÁREA DA CATEGORIA DE BENS DE USO ESPECIAL, PASSANDO A INTEGRAR OS BENS DOMINIAIS DO MUNICÍPIO, NA FORMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2052/2052_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2052/2052_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PLANTA GENÉRICA DE VALORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2053/2053_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2053/2053_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº. 1602, DE 13 DE DEZEMBRO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2072/2072_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2072/2072_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNDO DE PREVENÇÃO E COMBATE A INCÊNDIOS E SINISTROS DE VOTORANTIM – FUPRECIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2073/2073_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2073/2073_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 98 DA LEI 1830/05 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2074/2074_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2074/2074_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRÓPRIO MUNICIPAL (UNIDADE OPERACIONAL DO CORPO DE BOMBEIROS DA POLÍCIA MILITAR ENGº “RONALDO KRÜGER PISSINI”)</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2095/2095_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2095/2095_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A “SOCIEDADE AMIGOS E MORADORES DO BAIRRO JARDIM TATIANA”.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2096/2096_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2096/2096_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRÓPRIO MUNICIPAL (CASA DO ADOLESCENTE “VEREADOR JOSÉ MOACYR ABBAD”)</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2097/2097_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2097/2097_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRÓPRIO MUNICIPAL (PASSARELA “CARLOS DUARTE CORRÊA JÚNIOR”)</t>
   </si>
   <si>
     <t>21130</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2006/21130/91_2006-prefeito_municipal.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2006/21130/91_2006-prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a concessão de incentivos fiscais à empresa Bandeiras Administração de Bens Ltda. e dá outras providências.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/37/37_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/37/37_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ART. 5º DA RESOLUÇÃO Nº 03/04, REAJUSTANDO O VALOR DO VALE REFEIÇÃO FORNECIDO AOS FUNCIONÁRIOS DA CÂMARA MUNICIPAL DE VOTORANTIM_x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/50/50_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/50/50_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DO INCISO I, DO ARTIGO 55, DA RESOLUÇÃO Nº 03/94, ALTERADO PELAS RESOLUÇÕES Nº 04/95, DE 13 DE SETEMBRO DE 1995 E Nº  02/01, DE 28 DE AGOSTO DE 2001._x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/256/256_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/256/256_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA CÂMARA ITINERANTE DO LEGISLATIVO MUNICIPAL DE VOTORANTIM.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/320/320_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/320/320_texto_integral.doc</t>
   </si>
   <si>
     <t>INCLUI AS ALÍNEAS “F” E “G” AO INCISO I DO ART. 5º DA RESOLUÇÃO Nº 03/94, DE 23 DE MARÇO DE 1994  (REGIMENTO INTERNO).</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/663/663_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/663/663_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA “ALUNO CIDADÃO” PARA EDUCAÇÃO POLÍTICA DE CRIANÇAS DAS ESCOLAS DA REDE PÚBLICA MUNICIPAL E VALORES DEMOCRÁTICOS, ATRAVÉS DE VISITA AO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2054/2054_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2054/2054_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A APROVAÇÃO DO RELATÓRIO DA CEI - COMISSÃO ESPECIAL DE INQUÉRITO Nº 01/06.    </t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2001/2001_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2001/2001_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 5º DA RESOLUÇÃO Nº 03/04, ALTERADO PELA RESOLUÇÃO Nº 01/06, REAJUSTANDO O VALOR DO VALE REFEIÇÃO FORNECIDO AOS FUNCIONÁRIOS DA CÂMARA MUNICIPAL DE VOTORANTIM</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/14/14_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/14/14_texto_integral.doc</t>
   </si>
   <si>
     <t>QUESTIONA SE ESTÁ NOS PLANOS DA ADMINISTRAÇÃO, CONCEDER REAJUSTE DE SALÁRIOS E TICKET ALIMENTAÇÃO AINDA ESTE ANO.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/15/15_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/15/15_texto_integral.doc</t>
   </si>
   <si>
     <t>POSSIBILIDADE DA ADMINISTRAÇÃO ENVIAR A ESTA CASA UM PROJETO DE LEI, ISENTANDO OS MUNÍCIPES QUE TÊM IMÓVEIS NAS ÁREAS DANIFICADAS COM AS FORTES CHUVAS, DO PAGAMENTO DO IPTU NO CORRENTE EXERCÍCIO?</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/16/16_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/16/16_texto_integral.doc</t>
   </si>
   <si>
     <t>DESAPROPRIAÇÃO DAS ÁREAS QUE MARGEIAM A RUA FRANCISCO PAULA SANTOS QUE LIGA A RUA PAULA NEY À RUA MONTE ALEGRE, E DA RUA ALMEIDA JÚNIOR QUE LIGA A RUA MONTE ALEGRE À RUA EDUARDO PRADO JÁ FORAM DESAPROPRIADAS, E A RUA NOÉ CARLOS DE CAMPOS QUE LIGA A RUA PAULA NEY À AVENIDA CELSO MIGUEL DOS SANTOS ENCONTRA-SE TOTALMENTE DESAPROPRIADA</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/18/18_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/18/18_texto_integral.doc</t>
   </si>
   <si>
     <t>HAVERIA POSSIBILIDADES DE PROGRAMAR, AINDA PARA ESTE EXERCÍCIO, A AMPLIAÇÃO DA CRECHE E A CONSTRUÇÃO DE UM POSTO DE SAÚDE NA VILA IRINEU?</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/19/19_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/19/19_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTÁ NOS PLANOS DA ADMINISTRAÇÃO MUNICIPAL ASFALTAR AS RUAS DO CONJUNTO HABITACIONAL “DR. ELISEU RODRIGUES VIEIRA”, NA BARRA FUNDA, AINDA NESTE ANO?</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/20/20_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/20/20_texto_integral.doc</t>
   </si>
   <si>
     <t>HÁ PLANOS DA ADMINISTRAÇÃO DE IMPLANTAR ILUMINAÇÃO NA RODOVIA SP-79 – ACESSO 103, NO TRECHO ENTRE A ROTATÓRIA NO FINAL DA AVENIDA 31 DE MARÇO E O JARDIM BANDEIRANTES?</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/21/21_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/21/21_texto_integral.doc</t>
   </si>
   <si>
     <t>SE EXISTEM PLANOS DA ADMINISTRAÇÃO NO SENTIDO DE ASFALTAR A RUA MAXIMINA LEME E SUAS TRAVESSAS OU, NA IMPOSSIBILIDADE, COLOCAR LAJOTAS OU AINDA PROVISORIAMENTE,  APLICAR UMA CAMADA DE ANTIPÓ NAS REFERIDAS VIAS PÚBLICAS?</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/23/23_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/23/23_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">POSSIBILIDADE DE SER IMPLANTADO ASFALTO NO PLANO DE PAGAMENTO DE 60 MESES NAS RUAS DO PARQUE SÃO JOÃO, </t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/24/24_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/24/24_texto_integral.doc</t>
   </si>
   <si>
     <t>HÁ POSSIBILIDADE DE PROIBIR O ESTACIONAMENTO DE CAMINHÕES NA RUA ADELINA MONARI, NA VILA SANTO ANTÔNIO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/25/25_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/25/25_texto_integral.doc</t>
   </si>
   <si>
     <t>HÁ POSSIBILIDADE DE FAZER A COBERTURA DA QUADRA DO CENTRO COMUNITÁRIO DO PARQUE BELA VISTA?</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/35/35_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/35/35_texto_integral.doc</t>
   </si>
   <si>
     <t>VEÍCULOS ESTACIONADOS NA AVENIDA IRENO DA SILVA VENÂNCIO, ESQUINA COM A AVENIDA REVERENDO JOSÉ MANOEL DA CONCEIÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/41/41_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/41/41_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇOS EXECUTADOS PELA SESP NA AVENIDA SÃO JOÃO, EM FRENTE AO AMBULATÓRIO DE SAÚDE MENTAL, NO PARQUE BELA VISTA E O FECHAMENTO DE UM TUBO DE +/- 1,20 M DE DIÂMETRO QUE ACESSAVA UMA GALERIA DE ÁGUA PLUVIAL COM O OBJETIVO DE ESCOAR (DESVIAR) AS ÁGUAS PELAS REFERIDAS GRADES</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/39/39_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/39/39_texto_integral.doc</t>
   </si>
   <si>
     <t>COLOCAR SINALIZAÇÃO DE SOLO E PLACAS INDICATIVAS NA RUA LINA PICOLOTO DOS SANTOS E UM REDUTOR DE VELOCIDADE NO CRUZAMENTO DA MESMA COM A RUA WALDOMIRO DOS SANTOS.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/36/36_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/36/36_texto_integral.doc</t>
   </si>
   <si>
     <t>DESVIAR A CAÍDA DE ÁGUA DO TERRENO DA MUNICIPALIDADE NO FINAL DA RUA ORLANDO CAPITANI, NA VILA NOVA VOTORANTIM E CONSTRUIR UMA PRAÇA NO LOCAL.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/42/42_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/42/42_texto_integral.doc</t>
   </si>
   <si>
     <t>SHOPPING ESPLANADA E NÃO CONSEGUEM TRANSPOR A PASSAGEM PARA PEDESTRES EXISTENTE NO LOCAL, EM VIRTUDE DAS BARRAS DE FERRO QUE IMPEDEM A PASSAGEM DE CADEIRAS DE RODAS</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/62/62_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/62/62_texto_integral.doc</t>
   </si>
   <si>
     <t>VIGILÂNCIA SANITÁRIA ANALISAR ÁGUA MINERAL</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/64/64_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/64/64_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PRAÇA JOSÉ ERMÍRIO DE MORAES - SOLICITAÇÕES CONTIDAS NO REQUERIMENTO 177/05 </t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/68/68_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/68/68_texto_integral.doc</t>
   </si>
   <si>
     <t>PASSARELA ENTRE AS RUAS JESUS RODRIGUES E GENTIL V. CARRARA, NO PARQUE JATAÍ II</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/69/69_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/69/69_texto_integral.doc</t>
   </si>
   <si>
     <t>ABERTURA DE UM RETORNO NA SP-79, RODOVIA RAIMUNDO ANTUNES SOARES, NA ALTURA DA BORRACHARIA DO GIL</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/70/70_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/70/70_texto_integral.doc</t>
   </si>
   <si>
     <t>ATERRO SANITÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/80/80_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/80/80_texto_integral.doc</t>
   </si>
   <si>
     <t>PASSARELA RIO SOROCABA INTERLIGANDO VILA DOMINGUINHO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/82/82_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/82/82_texto_integral.doc</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO PRINCIPAIS RUAS PARQUE SANTA MÁRCIA</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/84/84_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/84/84_texto_integral.doc</t>
   </si>
   <si>
     <t>VENDA DOAÇÃO TERRENO IGREJA SÃO LUCAS</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/86/86_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/86/86_texto_integral.doc</t>
   </si>
   <si>
     <t>PAVIMENTAR RUA ADOLPHO MASSAGLIA JOSÉ ELIAS LOPES VILA LEMOS</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/87/87_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/87/87_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO ESCOLA ENSINO FUNDAMENTAL II 5ª 8ª SÉRIES</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/89/89_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/89/89_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR QUADRA POLIESPORTIVA EMEIEF IZABEL FERREIRA COLEHO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/91/91_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/91/91_texto_integral.doc</t>
   </si>
   <si>
     <t>ISAEL CLARETI CASAS FUNCIONÁRIOS PÚBLICOS</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/92/92_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/92/92_texto_integral.doc</t>
   </si>
   <si>
     <t>PROIBIR TRÁFEGO BICICLETAS PISTA CAMINHADA SÃO LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/94/94_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/94/94_texto_integral.doc</t>
   </si>
   <si>
     <t>REDUTOR VELOCIDADE RUA ANTONIO DA SILVA SINALIZAÇÕES</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/95/95_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/95/95_texto_integral.doc</t>
   </si>
   <si>
     <t>CALÇAMENTO 31 DE MARÇO GUIAS REBAIXADAS</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/97/97_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/97/97_texto_integral.doc</t>
   </si>
   <si>
     <t>ARRASTÃO DA CIDADANIA</t>
   </si>
   <si>
     <t>Toninho, João Cau, Márcio Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/99/99_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/99/99_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERAR TRAJETO ÔNIBUS VILA NOVA VOTORANTIM SOROCABA</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/154/154_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/154/154_texto_integral.doc</t>
   </si>
   <si>
     <t>COBERTURA QUADRA EMEI RAPAHELA RÉSIO CAU VILA GARCIA</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/155/155_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/155/155_texto_integral.doc</t>
   </si>
   <si>
     <t>PROAME VILA GARCIA CENTRO ESPORTIVO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/156/156_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/156/156_texto_integral.doc</t>
   </si>
   <si>
     <t>PISTA CAMINHADAS ESPORTE JONAS DOMINGUES MATÃO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/157/157_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/157/157_texto_integral.doc</t>
   </si>
   <si>
     <t>MAURI PROENÇA PAVIMENTAÇÃO VOTOCEL</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/158/158_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/158/158_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">VEÍCULOS TRANSPORTE DEFICIÊNCIA EQUIPAMENTOS_x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/161/161_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/161/161_texto_integral.doc</t>
   </si>
   <si>
     <t>VILA NOVA VOTORANTIM MÁRIO AUGUSTO RIBEIRO JARDIM SÃO MATHEUS  SINALIZAÇÃO LOMBADA FAIXA</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/162/162_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/162/162_texto_integral.doc</t>
   </si>
   <si>
     <t>ORELHÃO PREFEITURA 31 MARÇO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/163/163_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/163/163_texto_integral.doc</t>
   </si>
   <si>
     <t>ORELHÃO JOAQUIM MARTINS OLIVEIRA ELISEU</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/164/164_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/164/164_texto_integral.doc</t>
   </si>
   <si>
     <t>FATEC SUPERIOR PROFISSIONALIZANTE</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/165/165_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/165/165_texto_integral.doc</t>
   </si>
   <si>
     <t>CAMINHÕES 31 MARÇO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/166/166_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/166/166_texto_integral.doc</t>
   </si>
   <si>
     <t>PONTE MAZIRO CAMPOS ELERIONE CERETTA ESGOTO CUBATÃO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/167/167_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/167/167_texto_integral.doc</t>
   </si>
   <si>
     <t>PLACAS DENOMINAÇÃO RUAS CIDADE</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/168/168_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/168/168_texto_integral.doc</t>
   </si>
   <si>
     <t>COHAP METAS HABITACIONAIS PROGRAMAS INSCRIÇÕES</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/191/191_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/191/191_texto_integral.doc</t>
   </si>
   <si>
     <t>ACESSO SHOPPING PANORÂMICO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/192/192_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/192/192_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO CAT CENTRO ATENDIMENTO TRABALHADOR</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/193/193_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/193/193_texto_integral.doc</t>
   </si>
   <si>
     <t>COMISSÃO REPRESENTAÇÃO 50º CONGRESSO GUARUJÁ</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/194/194_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/194/194_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO UAB UNIVERSIDADE ABERTA BRASIL</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/195/195_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/195/195_texto_integral.doc</t>
   </si>
   <si>
     <t>PRIMEIRO EMPREGO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/196/196_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/196/196_texto_integral.doc</t>
   </si>
   <si>
     <t>PONTO LUZ RUA OTILLIA MORELLI JARDIM SIMONI</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/197/197_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/197/197_texto_integral.doc</t>
   </si>
   <si>
     <t>QUADRA AREIA ÁREA VERDE SERVINA CARDOSO LUVISON</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/198/198_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/198/198_texto_integral.doc</t>
   </si>
   <si>
     <t>ACESSO 103 MUNICIPALIZADO CONVÊNIO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/199/199_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/199/199_texto_integral.doc</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO PRAÇA LECY CAMPOS</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/200/200_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/200/200_texto_integral.doc</t>
   </si>
   <si>
     <t>ABERTURA VIELA ILUMINAÇÃO CARLITO GÓES LOURENÇO MELO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/201/201_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/201/201_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALAMBRADOS ALAN KARDEC XAVIER PONTES </t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/202/202_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/202/202_texto_integral.doc</t>
   </si>
   <si>
     <t>ESCADARIA PAULO REGINATO TEREZA PÉCORA PEDROSA DOMINGUINHO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/203/203_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/203/203_texto_integral.doc</t>
   </si>
   <si>
     <t>RECAPEAMENTO PARQUE JATAÍ TAPA BURACOS</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/204/204_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/204/204_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA ANTONIETA FERRARESE SÃO LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/211/211_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/211/211_texto_integral.doc</t>
   </si>
   <si>
     <t>ILUMINAÇÃO ÁREA VERDE, MORUMBI</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/212/212_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/212/212_texto_integral.doc</t>
   </si>
   <si>
     <t>LUIZ MAURÍCIO SOUZA BLAZECK EXAMINADOR DE TRÂNSITO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/214/214_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/214/214_texto_integral.doc</t>
   </si>
   <si>
     <t>ÔNIBUS CIRCULAREM PELO JARDIM EUROPA</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/215/215_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/215/215_texto_integral.doc</t>
   </si>
   <si>
     <t>DOIS POSTES ILUMINAÇÃO VIELA RUA JOSÉ CARLOS DE CAMPOS E FLORÊNCIO VASQUEZ, ANGELO VIAL</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/216/216_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/216/216_texto_integral.doc</t>
   </si>
   <si>
     <t>REVITALIZAR PARQUE IRENE RODRIGUES PISTILLI</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/231/231_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/231/231_texto_integral.doc</t>
   </si>
   <si>
     <t>ILUMINAÇÃO VIELA RODRIGUES PACHECO JURANDIR CATINI MARIA CARRARA JARDIM ARCHILLA</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/232/232_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/232/232_texto_integral.doc</t>
   </si>
   <si>
     <t>CONFLUÊNCIA 31 MARÇO JÚLIO LOPES ÁREA ESTACIONAMENTO ENTIDADE</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/233/233_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/233/233_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO ÁREA APOLINÁRIO MARQUES RODRIGUES SEGUNDO MELARÉ JATAÌ</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/234/234_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/234/234_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA CAPINAÇÃO FUNDOS 175 URSULINA RINALDI VERLANGIÉRI JARDIM PROGRESSO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/235/235_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/235/235_texto_integral.doc</t>
   </si>
   <si>
     <t>PONTOS DE LUZ MEIA CANA AVENIDA 27 DE MARÇO VILA GARCIA</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/236/236_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/236/236_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAR FARMÁCIA POPULAR</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/237/237_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/237/237_texto_integral.doc</t>
   </si>
   <si>
     <t>ÔNIBUS VILA NOVA VOTORANTIM AVENIDA PROEJTADA JAZIEL AZEREDO RIBEIRO VILA GARCIA EMPHASIS</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/238/238_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/238/238_texto_integral.doc</t>
   </si>
   <si>
     <t>ÔNIBUS CEMITÉRIO SÃO JOÃO BATISTA DR ELISEU RODRIGUES VIEIRA GINA PONTES ROMERO JOAQUIM MARTINS OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/239/239_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/239/239_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> ABRIR RUA VIELA ANTONIO DIAS BATISTA FLORÊNCIO VASQUEZ ÂNGELO VIAL</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/240/240_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/240/240_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO EDUCAÇÃO ARTÍSTICA ESCOLAS DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/241/241_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/241/241_texto_integral.doc</t>
   </si>
   <si>
     <t>RECUPERAR ASFALTO DEZ METROS GUIA PERCILIANO LEMES  154 162SANTOS DUMONT</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/259/259_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/259/259_texto_integral.doc</t>
   </si>
   <si>
     <t>ALARGAMENTO CORRIMÃO ESCADA ACESSO 103 SP 79 PARQUE JATAÍ</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/260/260_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/260/260_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIAÇAO LINHA ÔNIBUS AVENIDA ALTAMIRO FERREIRA VOSSOROCA</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/261/261_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/261/261_texto_integral.doc</t>
   </si>
   <si>
     <t>AJUDANTE MOTORISTA AMBULÂNCIA FISIOTERÁPICO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/262/262_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/262/262_texto_integral.doc</t>
   </si>
   <si>
     <t>MERENDA ESCOLAR NOTURNO ESCOLA PEDRO AUGUSTO RANGEL</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/263/263_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/263/263_texto_integral.doc</t>
   </si>
   <si>
     <t>COMPRA DISTRIBUIÇÃO MEDICAMENTOS POSTOS DE SAÚDE</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/264/264_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/264/264_texto_integral.doc</t>
   </si>
   <si>
     <t>QUADRA AREIA COMPLEXO ESPORTIVO VILA GARCIA</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/265/265_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/265/265_texto_integral.doc</t>
   </si>
   <si>
     <t>CONTRATOS E ADITIVOS PANNA RECURSOS HUMANOS E PRATIC SERVICE</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/266/266_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/266/266_texto_integral.doc</t>
   </si>
   <si>
     <t>LOTEAMENTOS POPULARES COHAP NOME E ENDEREÇOS CADASTRADOS</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/267/267_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/267/267_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIAÇÃO GUARDA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/268/268_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/268/268_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA REPAROS CALÇADA RUA APARÍCIO ALVES DE OLIVEIRA SANTOS DUMONT</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/385/385_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/385/385_texto_integral.doc</t>
   </si>
   <si>
     <t>A ADMINISTRAÇÃO TEM EFETUADO CONTRATAÇÕES, EM CARÁTER TEMPORÁRIO, DE SERVIDORES, PRINCIPALMENTE ATRAVÉS DA SECRETARIA DE EDUCAÇÃO, PARA AS ESCOLA E CRECHES MUNICIPAIS?</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/288/288_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/288/288_texto_integral.doc</t>
   </si>
   <si>
     <t>AMBULÂNCIAS PA DOENTES SOROCABA</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/289/289_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/289/289_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO IMPLANTAÇÃO GALERIAS PRAÇA LECY CAMPOS CELSO MIGUEL DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/290/290_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/290/290_texto_integral.doc</t>
   </si>
   <si>
     <t>CARAFÁ REPRESA LIGHT ÔNIBUS ITINERÁRIO ANTIGO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/305/305_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/305/305_texto_integral.doc</t>
   </si>
   <si>
     <t>PRAÇA CARLOS VIOLINO REVITALIZAR LIMPEZA MANUTENÇÃO TROCA DE LÂMPADAS</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/298/298_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/298/298_texto_integral.doc</t>
   </si>
   <si>
     <t>CAPINAÇÃO LIMPEZA TERRAPLENAGEM TRECHO TERRA BATIDA AV. FRANCISCA LUCAS BONILHA, IGNÊS MARIANO AVENIDA GISELE CONSTANTINO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/291/291_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/291/291_texto_integral.doc</t>
   </si>
   <si>
     <t>ESCADARIA RAMPA CORRIMÃO VIELA VICTÓRIO ZANCHETTA MÁRIO AUGUSTO RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/300/300_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/300/300_texto_integral.doc</t>
   </si>
   <si>
     <t>CRUZAMENTO VICTÓRIO ZANCHETTA AMÉRICO MASCHETTO REDUTOR SEMÁFORO MÁRIO AUGUSTO RIBEIRO JARDIM SÃO MATHEUS</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/301/301_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/301/301_texto_integral.doc</t>
   </si>
   <si>
     <t>BOCAS DE LOBO AVENIDA PEDRO AUGUSTO RANGEL ONÉSIO DE QUEIROZ ALAGADA</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/313/313_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/313/313_texto_integral.doc</t>
   </si>
   <si>
     <t>FIXAR TAMPAS POÇOS CONTEÇÃO ÁGUAS AVENIDA SÃO JOÃO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/326/326_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/326/326_texto_integral.doc</t>
   </si>
   <si>
     <t>DIFERENÇA HORAS EXTRAS JOÃO SOUTO NETO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/327/327_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/327/327_texto_integral.doc</t>
   </si>
   <si>
     <t>QUANDO SERÁ ENVIADO O PROJETO DE LEI DO PDDI</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/328/328_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/328/328_texto_integral.doc</t>
   </si>
   <si>
     <t>REFORMA AGÊNCIA 0867-2 NOSSA CAIXA</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/329/329_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/329/329_texto_integral.doc</t>
   </si>
   <si>
     <t>FILA ESPERA GINECOLOGIA MEDICAMENTOS FISIOTERAPIA</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/330/330_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/330/330_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENGUE AEDES AEGYPT </t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/331/331_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/331/331_texto_integral.doc</t>
   </si>
   <si>
     <t>LIXEIRAS AVENIDA 31 MARÇO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/332/332_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/332/332_texto_integral.doc</t>
   </si>
   <si>
     <t>ANTIPÓ ASFALTO SAÕ LUCAS  SÃO MATHEUS</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/333/333_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/333/333_texto_integral.doc</t>
   </si>
   <si>
     <t>CAMPO FUTEBOL JARDIM TATIANA</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/334/334_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/334/334_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTACIONAMENTO 45º CENTRO 31 MARÇO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/353/353_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/353/353_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">COMISSÃO VEREADORES ASSINATURA UAB – UNIVERSIDADE ABERTA DO BRASIL_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/375/375_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/375/375_texto_integral.doc</t>
   </si>
   <si>
     <t>REGULAMENTA TRAILERS ÁREAS PARTICULARES</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/376/376_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/376/376_texto_integral.doc</t>
   </si>
   <si>
     <t>RUA ANDRÉ SENTELHAS ESTREITAMENTO DE 9 PARA 3 METROS COHAP TEM CONHECIMENTO? PROVIDÊNCIAS URGENTES</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/377/377_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/377/377_texto_integral.doc</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO RUA ONÉZIO DE QUEIRÓZ PARTE RUA ANTONIO PALERMO JARDIM ARAÚJO</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/378/378_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/378/378_texto_integral.doc</t>
   </si>
   <si>
     <t>AQUISIÇÃO LABORATÓRIO ITINERANTE INFORMÁTICA</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>Latance, João Cau</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/379/379_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/379/379_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUESTIONA GASTOS FOLHA VOTORANTIM CUCCHI PRRPAGANDA PUBLICAÇÕES E MARKETING </t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/380/380_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/380/380_texto_integral.doc</t>
   </si>
   <si>
     <t>RUA JOAQUIM FOGAÇA IMPEDIR TRÂNSITO CAMINHÕES ÔNIBUS TRANSFORMAR MÃO ÚNICA LIMITAR 40 KM/HORA</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/381/381_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/381/381_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSELHO MUNICIPAL ENTORPECENTE ANTI-DROGAS</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>RETIRADO</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/383/383_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/383/383_texto_integral.doc</t>
   </si>
   <si>
     <t>FUNCIONÁRIOS EFETIVOS DANIEL HESSEL VIVIANE VIERA DOS SANTOS DAVI NUNES RIBEIRO CARGOS COMISSÃO CONCURSO</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/384/384_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/384/384_texto_integral.doc</t>
   </si>
   <si>
     <t>VALOR ARRECADADO CONTRIBUIÇÃO ILUMINAÇÃO PÚBLICA E COMO É FEITA A COBRANÇA?</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/390/390_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/390/390_texto_integral.doc</t>
   </si>
   <si>
     <t>TOTAL DESPESAS CÓPIAS HELIOGRÁFICAS XEROX ADMINISTRAÇÃO DIRETA E INDIRETA</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/391/391_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/391/391_texto_integral.doc</t>
   </si>
   <si>
     <t>GALERIA ÁGUAS PLUVIAIS TERRENO RUA JSOÉ ELIAS 18 VILA LEMOS</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/392/392_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/392/392_texto_integral.doc</t>
   </si>
   <si>
     <t>ATENDIMENTO MORADORES DA CHAVE PELO POSTO DE SAÚDE DR. HEITOR HAVINO</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/397/397_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/397/397_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR PLAYGROUND PRAÇA HELENA CLORINDA T. MENEGOCCI EUGÊNIO ESPELHO JARDIM CLARICE</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/398/398_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/398/398_texto_integral.doc</t>
   </si>
   <si>
     <t>INCLUIR ORÇAMENTO 2007 CONSTRUÇÃO EMEIF JARDIM EUROPA</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/399/399_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/399/399_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO HABITACIONAL ÁREA VERDE JARDIM ARCHILLA AVENIDA CARMEM GALAN BURGOS REVERENDO JOSÉ MANOEL DA CONCEIÇÃO</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/400/400_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/400/400_texto_integral.doc</t>
   </si>
   <si>
     <t>DESAPROPRIAR PARTE TERRENO FAMÍLIA SANTARINI PRONTO ATENDIMENTO 24 HORAS RIO ACIMA E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/401/401_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/401/401_texto_integral.doc</t>
   </si>
   <si>
     <t>FECHAMENTO ALAMBRADO CORRENTE ESTACIONAMENTO AMBULATÓRIO ESPECIALIDADES</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/402/402_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/402/402_texto_integral.doc</t>
   </si>
   <si>
     <t>CASA DANIFICADA MIGUEL DIAS OBRA AO LADO IGREJA EVANGÉLICA</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/403/403_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/403/403_texto_integral.doc</t>
   </si>
   <si>
     <t>SUPERINTENDÊNCIA SAAE PEDIDO PROPINA EMPRESA PRESTADORA SERVIÇOS</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/416/416_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/416/416_texto_integral.doc</t>
   </si>
   <si>
     <t>URBANIZAÇÃO CANTEIRO CENTRAL RUA ANÁLIA PEREIRA, JARDIM SÃO LUCAS</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/417/417_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/417/417_texto_integral.doc</t>
   </si>
   <si>
     <t>VIDA ÚTIL TANQUE COMBUSTÍVEL SOB O SOLO, REGISTRO DATA IMPLANTAÇÃO CADA TANQUE, VISTORIAS CONSTANTES CONAMA</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/418/418_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/418/418_texto_integral.doc</t>
   </si>
   <si>
     <t>PRAÇA, ARBORIZAÇÃO, PALYGROUND ILUMINAÇÃO FINAL DA RUA S;OROCABA BARRA FUNDA</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/419/419_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/419/419_texto_integral.doc</t>
   </si>
   <si>
     <t>MUTIRÃO VILA GARCIA JARDIM SÃO LUIZ PRIMEIROS DOCUMENTOS MERCADO TRABALHO</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/420/420_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/420/420_texto_integral.doc</t>
   </si>
   <si>
     <t>PORQUE GASTROENTEROLOGISTA NÃO ASSUMIU, TEMPO DE ESPERA CONSULTA 60 DIAS</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/421/421_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/421/421_texto_integral.doc</t>
   </si>
   <si>
     <t>AUMENTAR E SUBSTITUIR BANCOS PRAÇA LECY DE CAMPOS</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/422/422_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/422/422_texto_integral.doc</t>
   </si>
   <si>
     <t>INTIMAR PROPRIETÁRIOS DE COMÉRCIO NA 31 DE MARÇO REPAROS CALÇADAS</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/423/423_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/423/423_texto_integral.doc</t>
   </si>
   <si>
     <t>ÁREA LADO TERMINAL JOÃO SOUTO ESTACIONAMENTO RENDA COMAS</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/424/424_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/424/424_texto_integral.doc</t>
   </si>
   <si>
     <t>UM POLICIAL PARA CADA PORTÃO DA ESCOLA ABIMAEL CARLOS DE CAMPOS</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/425/425_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/425/425_texto_integral.doc</t>
   </si>
   <si>
     <t>FAZER CALÇADÃO 3 METROS RUA FRANCISCA LUCAS BONILHA PARQUE BELA VISTA</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/441/441_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/441/441_texto_integral.doc</t>
   </si>
   <si>
     <t>RECAPEAR LEVANTE SANTUCCI JATAÍ</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/442/442_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/442/442_texto_integral.doc</t>
   </si>
   <si>
     <t>ROTATÓRIA PASSARELA SUBTERRÂNEA MARIA LÚCIA AMARY ORÇAMENTO 2007 LIGANDO PARQUES JATAÍ  SÃO JOÃO</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/443/443_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/443/443_texto_integral.doc</t>
   </si>
   <si>
     <t>AUMENTAR FUNCIONÁRIOS PA RECEBEM TREINAMENTO PERIÓDICO</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/444/444_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/444/444_texto_integral.doc</t>
   </si>
   <si>
     <t>SECRETARIA DE SAÚDE RECEBE VERBA ESTADUAL FEDERAL PARA O SETOR DE ORTOPEDIA</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/445/445_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/445/445_texto_integral.doc</t>
   </si>
   <si>
     <t>QUEM AUTORIZOU DEMOLIÇÃO MURO PAREDE ALBERTINA NASCIMENTO GIANOLLA</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/446/446_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/446/446_texto_integral.doc</t>
   </si>
   <si>
     <t>AMBULÂNCIA DO PA PREFEITURA TRANSPORTANDO PACIENTES DE SOROCABA</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/447/447_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/447/447_texto_integral.doc</t>
   </si>
   <si>
     <t>OFICIAR AO MINISTÉRIO PÚBLICO ABASTECIMENTO VIATURA PRATIC SERVICE PELA PREFEITURA IRREGULARIDADE</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/448/448_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/448/448_texto_integral.doc</t>
   </si>
   <si>
     <t>CAPINAÇÃO E PLANTIO DE GRAMA E ÁRVORES DE PORTE MÉDIO REDOR POSTO SAÚDE VILA GARCIA</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/449/449_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/449/449_texto_integral.doc</t>
   </si>
   <si>
     <t>AMPLIAR ATENDIMENTO SANTA CASA DE MISERICÓRDIA VOTORANTIM E COMPRAR EQUIPAMENTOS</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/504/504_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/504/504_texto_integral.doc</t>
   </si>
   <si>
     <t>PRORROGAÇÃO DA CEI 01-06</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/505/505_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/505/505_texto_integral.doc</t>
   </si>
   <si>
     <t>COLOCAR BRINQUEDOS NO CENTRO COMUNITÁRIO DO BAIRRO DA CHAVE</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/506/506_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/506/506_texto_integral.doc</t>
   </si>
   <si>
     <t>CONTRUIR PARQUE INFANTIL NO PARQUE JATAÍ PARA ATENDER TAMBÉM O PARQUE SÃO JOÃO</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/507/507_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/507/507_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE TREVO DEBAIXO DA PISTA LIGANDO OS PARQUE JATAÍ E SÃO JOÃO</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/508/508_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/508/508_texto_integral.doc</t>
   </si>
   <si>
     <t>COMPRAR MÁQUINAS DE COSTURA PARA A ESCOLA DE CORTE E COSTURA DA PREFEITURA</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/509/509_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/509/509_texto_integral.doc</t>
   </si>
   <si>
     <t>OFICIAR AO PREFEITO DE SOROCABA VITOR LIPPI PARA INFORMAR COMO SE ENCONTRA A PAVIMENTAÇÃO A AVENIDA ADOLFO MASSAGLIA</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/510/510_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/510/510_texto_integral.doc</t>
   </si>
   <si>
     <t>MANUTENÇÃO DOS CANTEIROS DA CIDADE, CONSTA NA LICITAÇÃO A OBRIGATORIEDADE DA UTILIZAÇÃO DOS EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL E COLETIVA?</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/491/491_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/491/491_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DO TERMO ADMINISTRATIVO A QUE SE REFERE A LEI 1669, ARTIGO 1º, PARÁGRAFO 2º</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/492/492_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/492/492_texto_integral.doc</t>
   </si>
   <si>
     <t>ENVIAR UM TÉCNICO PARA ESCLARECER COMO É FEITO O TRATAMENTO DE ESGOTO</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/493/493_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/493/493_texto_integral.doc</t>
   </si>
   <si>
     <t>QUAIS OS BAIRROS QUE RECEBEM TRATAMENTO DE ESGOTO QUAL PORCENTAGEM, ESPECIALMENTE GREEEN VALLEY, SÃO LUCAS, JARDIM TATIANA E NOVO MUNDO</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/494/494_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/494/494_texto_integral.doc</t>
   </si>
   <si>
     <t>CONTRATAR UM FISCAL E UM ADVOGADO PARA O MINISTÉRIO DO TRABALHO</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/495/495_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/495/495_texto_integral.doc</t>
   </si>
   <si>
     <t>PREFEITURA CEDER FUNCIONÁRIO AO MINISTÉRIO DO TRABALHO E O ASISTENTE DE HOMOLOGAÇÃO SER EXCLUSIVO</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/498/498_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/498/498_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATAÇÕES_x000D_
 </t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/530/530_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/530/530_texto_integral.doc</t>
   </si>
   <si>
     <t>EMPLACAMENTO VEÍCULOS NOVOS E USADOS CIRETRAN VOTORANTIM</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/531/531_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/531/531_texto_integral.doc</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO MÁQUINA CAÇA NÍQUEIS</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/532/532_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/532/532_texto_integral.doc</t>
   </si>
   <si>
     <t>AVES MORTAS ETE VOTOCEL LAUDO FINAL TESTE TOXICOLÓGICO</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/533/533_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/533/533_texto_integral.doc</t>
   </si>
   <si>
     <t>LOCAL CORRETO DESCARTE RESÍDUOS CONSTRUÇÕES DEMOLIÇÕES LIMPEZA TERRENOS</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/534/534_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/534/534_texto_integral.doc</t>
   </si>
   <si>
     <t>SARE MANTÉM AMBULÂNCIA CONDOMÍNIO MAIRINQUE GRATUÍTO</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/535/535_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/535/535_texto_integral.doc</t>
   </si>
   <si>
     <t>PONTOS DE LUZ RUA 7 ABRIL VILA BERTO</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/536/536_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/536/536_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA CALÇADA AVENIDA ANTONIO LOPES DOS SANTOS</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/537/537_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/537/537_texto_integral.doc</t>
   </si>
   <si>
     <t>RESTAURAR ESTRADA MUNICIPAL ANTONIO APARECIDO FERRAZ</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/538/538_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/538/538_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI RADARES</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/544/544_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/544/544_texto_integral.doc</t>
   </si>
   <si>
     <t>PREFEITURA CEDER FUNCIONÁRIO MINISTÉRIO DO TRABALHO ASSISTENTE HOMOLOGAÇÃO EXCLUSIVO?</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/573/573_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/573/573_texto_integral.doc</t>
   </si>
   <si>
     <t>PROTEÇÃO TRILHOS JOSÉ MEIRA</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/574/574_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/574/574_texto_integral.doc</t>
   </si>
   <si>
     <t>PASSARELA SÃO JOÃO JATAÍ</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/575/575_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/575/575_texto_integral.doc</t>
   </si>
   <si>
     <t>NÚMERO DE PRESAS CADEIA VOTORANTIM PRESTAR SERVIÇOS PREFEITURA</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/576/576_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/576/576_texto_integral.doc</t>
   </si>
   <si>
     <t>BANHEIRO BANCA REVISTA 31 MARÇO</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/577/577_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/577/577_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO CRECHE MÁRIO AUGUSTO RIBEIRO JARDIM SÃO MATHEUS VILA NOVA VOTORANTIM</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/578/578_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/578/578_texto_integral.doc</t>
   </si>
   <si>
     <t>QUANTAS MULTAS APLICADAS NO MUNICÍPIO ONDE É APLICADO O VALOR ENVIAR RELATÓRIO</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/579/579_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/579/579_texto_integral.doc</t>
   </si>
   <si>
     <t>PLACAS RUA SEM SAÍDA BENEDITO DE MORAES BAIRRO ITAPEVA</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/580/580_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/580/580_texto_integral.doc</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO PRAÇA VILA MERCEDES</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/581/581_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/581/581_texto_integral.doc</t>
   </si>
   <si>
     <t>ÁREA LAZER CAMPO FUTEBOL AREIA CANCHA DE MALHA</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/582/582_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/582/582_texto_integral.doc</t>
   </si>
   <si>
     <t>MÉDICOS ESPECIALIDADES</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/583/583_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/583/583_texto_integral.doc</t>
   </si>
   <si>
     <t>AUMENTAR MÉDICOS DA FAMÍLIA</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/584/584_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/584/584_texto_integral.doc</t>
   </si>
   <si>
     <t>IMTIMAR PROPRIETÁRIOS LIMPEZA E CAPINAÇÃO TERRENOS PRAZO MENOR 30 DIAS</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/591/591_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/591/591_texto_integral.doc</t>
   </si>
   <si>
     <t>CANALIZAÇÃO ESGOTO JAZIEL AZEREDO RIBEIRO VILA GARCIA</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/592/592_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/592/592_texto_integral.doc</t>
   </si>
   <si>
     <t>COLETIVOS ATENDEREM AS RUAS SOROCABA ANTONIO CAMPOS FILHO VILA DOMINGUINHO</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/593/593_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/593/593_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR ORELHÃO Nº 190 RUA PROJETADA QUE INICIA DEFRONTE NÚMERO 1246 DA AVE. SANTOS DUMONT VOSSOROCA</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/594/594_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/594/594_texto_integral.doc</t>
   </si>
   <si>
     <t>SINALIZAÇÃO NAS RUAS RECEM PAVIEMNTADAS DO JARDIM SÃO LUCAS</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/595/595_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/595/595_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTENDER O HORÁRIO DE ATENDIMENTO DO CENTRO SAÚDE VILA GARCIA</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/596/596_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/596/596_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR ANTENA DE RETRANSMISSÃO DA OPERADORA DE TELEFONIA TIM JARDINS PAULISTA, SÃO MATHEUS E CONJ. HAB, MÁRIO AUGUSTO RIBEIRO</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/597/597_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/597/597_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR ABRIGOS PONTOS ÔNIBUS PRÓXIMO Nº 159 DA RUA ANTONIO DA SILVA E NA RUA 15 DO CONJ. HAB. MÁRIO AUGUSTO RIBEIRO</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/598/598_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/598/598_texto_integral.doc</t>
   </si>
   <si>
     <t>REFORMAR BANHEIRO PRAÇA JOSÉ ERMÍRIO DE MORAES VILA DOMINGUINHO</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/599/599_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/599/599_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUIR ESCADA COM CORRIMÃO LIGANDO RUA JOHNN BRONLEY À AVENIDA SANTO ANTONIO, BARRA FUINDA</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/628/628_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/628/628_texto_integral.doc</t>
   </si>
   <si>
     <t>RECAPEAR ASFALTO RUA HAVANA VLA MERCEDES</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/601/601_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/601/601_texto_integral.doc</t>
   </si>
   <si>
     <t>PORQUE COBRANÇA TAXA ESGOTO CONJUNTO HABITACIONAL ELISEU RODRIGUES VIEIRA</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/602/602_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/602/602_texto_integral.doc</t>
   </si>
   <si>
     <t>PODER EXECUTIVO ENVIAR PROJETO DE LEI - INCLUSÃO CURRÍCULO ESCOLAR HISTÓRIA VOTORANTIM</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/613/613_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/613/613_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIE A SANTA CASA DE MISERICÓRDIA DE VOTORANTIM VALOR REPASSADO PELO SUS VALOR REPASSADO PELA PREFEITURA DESDE JAN2005 ATÉ AGORA QUAIS CIRURGIAS SÃO MAIS FREQÜENTES QUANTAS PESSOAS NA FILA D EESPERA</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/614/614_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/614/614_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA DO LOCAL PRÓXIMO À RUA LYDIO GAGETTI VILA NOVA VOTORANTIM E NO FINAL DA RUA ANTONIO DA SILVA NO CONJ.HAB. MÁRIO AUGUSTO RIBEIRO</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/615/615_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/615/615_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA E CONSTRUÇÃO DE CERCA EM TERRENO NO FINAL DA RUA DARWIN SBRANA PARQUE SÃO JOÃO</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/616/616_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/616/616_texto_integral.doc</t>
   </si>
   <si>
     <t>PORQUE COBRANÇA TAXA ESGOTO CONJ. HAB. DR. ELISEU RODRIGUES VIEIRA SE USAM FOSSAS SÉPTICAS</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/618/618_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/618/618_texto_integral.doc</t>
   </si>
   <si>
     <t>MÉDICO ESPECIALIZADO CLÍNICA GERAL CENTRO SAÚDE JARDIM TATIANA</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/629/629_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/629/629_texto_integral.doc</t>
   </si>
   <si>
     <t>MODERNIZAR OS CONSULTÓRIOS DENTÁRIOS INSTALADOS NOS CENTROS DE SAÚDE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/630/630_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/630/630_texto_integral.doc</t>
   </si>
   <si>
     <t>SANEAMENTO BÁSICO RUA MAXIMINA LEME, FORNAZARI</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/631/631_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/631/631_texto_integral.doc</t>
   </si>
   <si>
     <t>MANTER A REDE DE ENERGIA SEMPRE LIMPAS</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/632/632_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/632/632_texto_integral.doc</t>
   </si>
   <si>
     <t>NÚMERO DE FUNC. EXISTENTE COHAP, SAAE, FUNDAÇÃO E PREFEITURA?</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/634/634_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/634/634_texto_integral.doc</t>
   </si>
   <si>
     <t>A QUE SE REFERE O PAGAMENTO DE R$ 1.500,00 AO SENHOR ROGÉRIO CASSOLA</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/633/633_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/633/633_texto_integral.doc</t>
   </si>
   <si>
     <t>PLACAS DE SINALIZAÇÃO RUA LUIZ CASTANHARO DE ALMEIDA AVENIDA ANTONIO CASTANHARO JATAÍ</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/649/649_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/649/649_texto_integral.doc</t>
   </si>
   <si>
     <t>ASFALTAR AVENIDA SANTO ANTONIO, PRINCIPALMENTE NA CURVA ALTURA DA AVAM</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/650/650_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/650/650_texto_integral.doc</t>
   </si>
   <si>
     <t>FALTA DE MEDICAMENTOS, MÉDICOS, EPIDEMIA DE DENGUE, FILA DE ESPERA CIRUGIAS, MAU ATENDIMENTO POSTOS DE SAÚDE</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/651/651_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/651/651_texto_integral.doc</t>
   </si>
   <si>
     <t>PRORROGAÇÃO DA CEI 01/06</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/652/652_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/652/652_texto_integral.doc</t>
   </si>
   <si>
     <t>SANTA MARIA RESIDENCIAL VASQUES ALDEIA DA MATA BELVEDERE RESIDENCIAL ESPLANADA</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/653/653_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/653/653_texto_integral.doc</t>
   </si>
   <si>
     <t>MAKRO E POSTO COMBUSTÍVEIS ESTÁ DENTRO DOS LIMITES DE VOTORANTIM</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/654/654_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/654/654_texto_integral.doc</t>
   </si>
   <si>
     <t>ASFALTAR MAXIMINA LEME E SUAS TRAVESSAS, BAIRRO FORNAZARI</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/655/655_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/655/655_texto_integral.doc</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE TRÂNSITO LINA PICOLOTO DOS SANTOS, VILA NOVA VOTORANTIM</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/656/656_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/656/656_texto_integral.doc</t>
   </si>
   <si>
     <t>TRANSFERIR OS BOXES PARA EXPLORAÇÃO COMERCIAL MINI TERMINAL VILA NOVA VOTORANTIM PARA PONTO FINAL ÔNIBUS NA RUA ODETE FGORI BICUDO E  REFORMAR MINI TERMINAL</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/657/657_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/657/657_texto_integral.doc</t>
   </si>
   <si>
     <t>REFORMA E URBANIZAÇÃO DA ÁREA DE LAZER DO JARDIM PAULISTA À RUA JOAQUIM RODRIGUES GONÇALVES</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/658/658_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/658/658_texto_integral.doc</t>
   </si>
   <si>
     <t>NOVO ITINERÁRIO DE ÔNIBUS PARA ATENDER AO SHOPPING PANORÂMICO</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/659/659_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/659/659_texto_integral.doc</t>
   </si>
   <si>
     <t>SECRETARIA DE EDUCAÇÃO CRIAR PROGRAMA CONFERINDO TÍTULO E PRÊMIOS AOS MELHORES PROJETOS DAS ESCOLAS DA REDE PÚBLICA</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/660/660_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/660/660_texto_integral.doc</t>
   </si>
   <si>
     <t>ASFALTAR PARTE DO PARQUE SÃO JOÃO</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/696/696_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/696/696_texto_integral.doc</t>
   </si>
   <si>
     <t>QUANTOS LOTES DESDOBROU ANTES DA LEI Nº 1783 EM VIGOR</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/697/697_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/697/697_texto_integral.doc</t>
   </si>
   <si>
     <t>PROVIDENCIAR PINTURA DAS PALAVRA PARE NO ENCONTRO DA RUA PAULA NEY COM A PRAÇA DDSOS EXPEDICIONÁRIOS, NO PARQUE BELA VISTA</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/698/698_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/698/698_texto_integral.doc</t>
   </si>
   <si>
     <t>QUESTIONA SE JÁ FORAM ADQUIRIDOS OS SEMÁFOROS PARA O CRUZAMENTO DAS AVENIDAS OCTÁVIO AUGUSTO RANGEL E JAZIEL DE AZEREDO RIBEIRO.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/699/699_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/699/699_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA INCLUIR NO ORÇAMENTO DO MUNICÍPIO PARA 2007 VERBA PARA A ADV - ASSOCIAÇÃO DOS DEFICIENES DE VOTORANTIM.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t xml:space="preserve">AUMENTO NA ALTURA DO ALAMBRADO, DS RUA PATRÍCIA MARIA DOS SANTOS </t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/701/701_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/701/701_texto_integral.doc</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE FUCNIONÁRIOS PARA A CRECHE DA VILA GARCIA E COMPRAR CARRINHOS E ANDADORES</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/827/827_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/827/827_texto_integral.doc</t>
   </si>
   <si>
     <t>PRÉDIO DO FÓRUM AVENIDA PROJETADA BAIRRO VOSSOROCA</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/828/828_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/828/828_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DA POLÍTICA MUNICIPAL DE MEIO AMBIENTE E CRIAR O CONSELHO MUNICIPAL DO MEIO AMBIENTE E INCLUIR PLANO DIRETOR DE DESENVOLVIMENTO DO  UNICÍPIO.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/829/829_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/829/829_texto_integral.doc</t>
   </si>
   <si>
     <t>REFAZER SINALIÇÕES VERTICAIS E PINTURA DE FAIXAS AMARELAS EM GUIAS REBAIXADAS DA RUA JOÃO WALTER.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1539/1539_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1539/1539_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAR PLACAS PROIBINDO O ESTACIONAMENTO DE VEÍCULOS EM UM DOS LADOS DA RUA JÚLIA MARTINS DOMINGUES?B)	COM REFERÊNCIA AOS PONTOS QUE SITUAM-SE UM DEFRONTE AO OUTRO, HÁ POSSIBILIDADE DE MUDAR UM DELES DE LOCAL PARA NÃO ATRAPALHAR NAS PARADAS DOS ÔNIBUS?_x000D_
 _x000D_
 C)	SERIA POSSÍVEL TAMBÉM TRANSFERIR O PONTO LOCALIZADO DEFRONTE AO Nº 242 A OUTRO LOCAL PARA EVITAR POSSÍVEIS ACIDENTES?_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/830/830_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/830/830_texto_integral.doc</t>
   </si>
   <si>
     <t>COLETA DE ESGOTO NO BAIRRO DOS MORROS</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/831/831_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/831/831_texto_integral.doc</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE AS CASAS QUE ESTÃO SENDO CONSTRUÍDAS PARA AS PESSOAS DE QUE VIVEM EM ÁREAS DE RISCO NA RUA FLORIZA  LUIZA ROCHA</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/832/832_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/832/832_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR RADAR NA ALTURA DO N 160 DA AVENIDA GISELE CONSTANTINO, PARQUE BELA VISTA</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/833/833_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/833/833_texto_integral.doc</t>
   </si>
   <si>
     <t>CANCHA PRA JOGO DE BOCHA E MALHA NO JARDIM SÃO LUCAS</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/834/834_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/834/834_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIAR OFICINA CULTURAL JARDIM SÃO LUCAS</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/835/835_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/835/835_texto_integral.doc</t>
   </si>
   <si>
     <t>ABRIGO PARA ÔNIBUS DEFRONTE N 440 RUA SOROCABA</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/836/836_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/836/836_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR PONTO DE LUZ ALTURA N 30 RUA ALBERTO SOUB CASSAR, BAIRRO PROTESTANTES</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1080/1080_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1080/1080_texto_integral.doc</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO AO REDOR DOS PRÉDIOS DO CONJUNTO HABITACIPONAL VEREADOR AUGUSTINHO CHRIGUER</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1081/1081_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1081/1081_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ÁREA DE LAZER E UMA PRAÇA COM QUADRA POLIESPORTIVA NO CONJUNTO HABITACIONAL DR. ELISEU RODRIGUES VIEIRA</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1082/1082_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1082/1082_texto_integral.doc</t>
   </si>
   <si>
     <t>IBE FAZER LOCAÇÃO DOS MARCOS DE DIVISA 54 AO 62 PRÓXIMOS A RODOVIA RAPOSO TAVARES</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1083/1083_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1083/1083_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAR ORELHÃO AO LADO DO Nº 445 DA AVENIDA PACHOAL JERÔNIMO FORANZARI DEFRONTE A VIELA EXISTENTE AO LADO DA EMEF MARIA L JACOWISK</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>Todos os Parlamentares</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1084/1084_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1084/1084_texto_integral.doc</t>
   </si>
   <si>
     <t>PRORROGAVA A VALIDADE DA LEI Nº 1838/05 QUE REGULAMENTAVA O DESMEMBRAMENTO E LAGALIZAÇÕES DE RESIDÊNCIAS EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1085/1085_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1085/1085_texto_integral.doc</t>
   </si>
   <si>
     <t>TODAS AS OBRAS DAS QUADRAS CONSTRUÍDAS NO MUNICÍPIO RECEBEM O ACOMPANHAMENTO DA SECRETARIA DE OBRAS E URBANISMO?</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1086/1086_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1086/1086_texto_integral.doc</t>
   </si>
   <si>
     <t>O PORQUÊ DE TANTA RECLAMAÇÃO CONTRA A AGÊNCIA DO INSS DE VOTORANTIM SOBRE CORTE NA PERÍCIA?</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>INFORMAR ATRAVÉS DA COHAP E DA SECRETARIA DE PROMOÇÃO SOCIAL SOBRE TODO O PROCESSO DO LOTEAMENTO DO PARQUE BELA VISTA QUE CONFRONTA COM O LOTEAMENTO DO PARQUE MORUMBI E SE EXISTEM ÁREAS VERDES EM CONDIÇÕES DE SEREM LOTEADAS</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1542/1542_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1542/1542_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REPOR LÂMPADAS DA PRAÇA JÚLIO CAU NA VILA GARCIA E COLOCAR GRADE OU TELA DE PROTEÇÃO NAS MESMAS </t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1543/1543_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1543/1543_texto_integral.doc</t>
   </si>
   <si>
     <t>PROIBIÇÃO DE COLOCAR PROPAGANDAS EM POSTES DE CIMENTO QUE ESTEJAM EM VIAS PÚBLICAS</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1544/1544_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1544/1544_texto_integral.doc</t>
   </si>
   <si>
     <t>EXISTE PROJETO DE URBANIZAÇÃO DA ÁREA DE SISTEMA DE RECREIO DE 7.400 M² DO JARDIM BANDEIRANTES ENTRE AS RUAS JOAQUIM MARQUES, MANOEL SIQUEIRA, FILOMENA CARDOSO</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1545/1545_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1545/1545_texto_integral.doc</t>
   </si>
   <si>
     <t>VOLTAR A INCLUIR NOS ITINERÁRIOS DOS COLETIVOS QUE ATENDEM O JARDIM SERRANO AS RUAS CAETANO CORREA DA SILVA, BENEDITO CAMARGO E ANA MARINA DO ESPÍRITO SANTO</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1554/1554_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1554/1554_texto_integral.doc</t>
   </si>
   <si>
     <t>QUEM É O PROPRIETÁRIO DO IMÓVEL ABANDONADO, EXISTENTE NA ENTRADA DO BAIRRO VOTOCEL, ELE JÁ FOI NOTIFICADO PARA FAZER LIMPEZA E FECHAMENTO DE SUA PROPRIEDADE?</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1478/1478_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1478/1478_texto_integral.doc</t>
   </si>
   <si>
     <t>SE EXISTE PROJETO PROTOCOLADO PARA PERMISSÃO DE USO DO SOLO E SE É PERMITIDO A IMPLANTAÇÃO DE POSTES PRÓXIMOS AO CÓRREGO DO CUBATÃO</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1479/1479_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1479/1479_texto_integral.doc</t>
   </si>
   <si>
     <t>CORRIGIR BURACOS E IMPERFEIÇÕES CALÇADAS DA 31 DE MARÇO E COLOCAR LADRILHO PADRÃO</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1480/1480_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1480/1480_texto_integral.doc</t>
   </si>
   <si>
     <t>DR. CELSO CARRARA RESPONDER COMO ESTÁ O ATENDIMENTO NA UNIDADE BÁSICA DE SAÚDE DO JARDIM SERRANO, AGENDAMENTO DE CONSULTA E FORNECIMENTO DE MEDICAMENTOS</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1639/1639_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1639/1639_texto_integral.doc</t>
   </si>
   <si>
     <t>OFICIAR AO DR. ELISEU DOMINGUES, DIRETOR DE TRÂNSITO PARA RETIRAR A LOMBADA EXISTENTE DEFRONTE AO NÚMERO 173 DA RUA 7 DE SETEMBRO, PARQUE BELA VISTA</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1767/1767_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1767/1767_texto_integral.doc</t>
   </si>
   <si>
     <t>EMPRESAS QUE PRESTAM SERVIÇOS À PREFEITURA TEM OBRIGAÇÃO DE APRESENTAR O QUADRO DE FUNCIONÁRIOS COM REGISTRO DE FGTS?</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1770/1770_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1770/1770_texto_integral.doc</t>
   </si>
   <si>
     <t>OFICIAR À SECRETARIA DE SERVIÇOS PÚBLICOS, SE ESTÁ NA PROGRAMAÇÃO O APRODUNDAMENTO DO LEITO DA CALHA DO RIO SOROCABA</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1771/1771_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1771/1771_texto_integral.doc</t>
   </si>
   <si>
     <t>SE ESTÁ NOS PLANOS DA SECRETARIA DE TRÂNSITO A MUDANÇA DE MÃO DE DIREÇÃO DE UM TRECHO DA RUA SOUZA CAMARGO</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1772/1772_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1772/1772_texto_integral.doc</t>
   </si>
   <si>
     <t>REFORMA GERAL DA PRAÇA CARLOS VIOLINO, NO JARDIM SERRANO E COBERTURA DA QUADRA DA PRAÇA ESPORTIVA DOUGLAS DE OLIVEIRA SANTOS, NA VILA GALLI E SUBSTITUIÇÃO DE AREIA POR CONCRETO.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1950/1950_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1950/1950_texto_integral.doc</t>
   </si>
   <si>
     <t>ELABORAR UM PROJETO PARA INCENTIVAR OS COMERCIANTES DO SUPERMERCADO CARREFOUR A TRANSFERIREM SUAS EMPRESAS PARA VOTORANTIM</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2012/2012_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2012/2012_texto_integral.doc</t>
   </si>
   <si>
     <t>ENVIAR UM FISCAL DA RECEITA PARA CALCULAR A DÍVIDA DE CADA PROPRIETÁRIO, REDUZINDO O MONTANTE COBRADO DO SENHOR ANTONIO GARCIA MORALES</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1951/1951_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1951/1951_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PROAME NO JARDIM SERRRANO.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1952/1952_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1952/1952_texto_integral.doc</t>
   </si>
   <si>
     <t>QUESTIONA SE ESTÁ NOS PLANOS DA ADMINISTRAÇÃO A CONSTRUÇÃO DE UM ABRIGO PARA PONTO DE ÔNIBUS PRÓXIMO AO NÚMERO 176 DA RUA ANTONIO SILVA NO CONJUNTO HABITACIONAL MÁRIO AUGUSTO RIBEIRO</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1953/1953_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1953/1953_texto_integral.doc</t>
   </si>
   <si>
     <t>QUEM É RESPONSÁVEL PELA UTILIZAÇÃO E MANUTENÇÃO DO PRÉDIO ABANDONADO NO FINAL DA RUA EDILSON GODOY MARTINS, NO CONJ. HAB. DEPUTADO JUVENAL DE CAMPOS</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1961/1961_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1961/1961_texto_integral.doc</t>
   </si>
   <si>
     <t>QUESTIONA CPFL QUAIS OS CRITÉRIOS USADOS PARA A COBRANÇA DO ICMS</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1962/1962_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1962/1962_texto_integral.doc</t>
   </si>
   <si>
     <t>QUESTIONA A ADMINISTRAÇÃO SE TODAS AS PRÉ-ESCOLAS, ESCOLAS E CRECHES TEM EXTINTOR DE INCÊNCIO E SE AS CRIANÇAS, PROFESSORES, DIRETORES E FUNCIONÁRIOS TEM TREINAMENTO CONTRA INCÊNCIO</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1963/1963_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1963/1963_texto_integral.doc</t>
   </si>
   <si>
     <t>QUESTIONA A ADMINSITRAÇÃO, ATRAVÉS DA SECRETARIA DA SAÚDE, SE HÁ POSSIBILIDADE DE AUMENTAR O NÚMERO D EMÉDICOS QUE ATENDEM A UNIDADE BÁSICA DE SAÚDE DO JARDIM SERRANO</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1965/1965_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1965/1965_texto_integral.doc</t>
   </si>
   <si>
     <t>QUESTIONA A GUARDA MIRIM SOBRE OS REQUSITOS E IDADE MÍNIMA PARA INGRESSO E IDADE MÁXIMA PARA PERMANÊNCIA</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1970/1970_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1970/1970_texto_integral.doc</t>
   </si>
   <si>
     <t>QUESTIONA SE A ADMINISTRAÇÃO TEM CONHECIMENTO DA ASSOCIAÇÃO REMANESCENTE QUILOMBOS JOSÉ JOAQUIM CAMARGO</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2013/2013_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2013/2013_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA DAS EMPRESAS QUE VENCEM CONCORRÊNCIA ABRIR CONTA EM BANCOS DE NOSSO MUNICÍPIO PARA MELHOR ATENDER AOS FUNCIONÁRIOS</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1971/1971_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1971/1971_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA SOLICITAÇÃO DE ORELHÃO PARA O CONJUNTO HABITACIONAL ELISEU RODRIGUES VIEIRA</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1972/1972_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1972/1972_texto_integral.doc</t>
   </si>
   <si>
     <t>QUESTIONA SE NESTE EXERCÍCIO A ADMINSITRAÇÃO FARÁ CALÇADAS E MUROS EM ÁREAS PÚBLICAS</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1975/1975_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1975/1975_texto_integral.doc</t>
   </si>
   <si>
     <t>MELHORAR A SINALIZAÇÃO DO CRUZAMENRO DA RUA JÚLIO LOPES FILHO COM A AVENIDA "VEREADOR NEWTON VIEIRA SOARES"</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1976/1976_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1976/1976_texto_integral.doc</t>
   </si>
   <si>
     <t>PARA A COHAP INFORMAR QUAIS OS PROJETOS EM PLANEJAMENTO PARA DIMINUIR O DÉFICIT HABITACIONAL DE VOTORANTIM E QUAIS A ÁREAS PRÉ DETERMINADAS PARA A IMPLANTAÇÃO  DE NOVOS LOTEAMENTOS POPULARES E QUAIS AS REGIÕES</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1977/1977_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1977/1977_texto_integral.doc</t>
   </si>
   <si>
     <t>INFORMAR ATRAVÉS DA SECRETARIA DE NEGÓCIOS JURÍDICOS COMO SE ENCONTRA O PROCESSO PARA SOLUCIONAR O PROBLEMA DOS LOTES CAUCIONADOS EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1978/1978_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1978/1978_texto_integral.doc</t>
   </si>
   <si>
     <t>QUESTIONA QUAL A EMPRESA CONFECCIONOU A RAMPA DA EMEIF PROFª MERCEDES SANTUCCI, QUE ESTÁ COM RACHADURAS E EM PERIGO DE CAIR</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1995/1995_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1995/1995_texto_integral.doc</t>
   </si>
   <si>
     <t>AUMENTAR O NÚMERO DE ÂMBULANCIAS PARA ATENDIMENTO DE CONSULTAS QUE O MUNICÍPIO NÃO DISPONIBILIZA AOS NOSSOS MUNÍCIPES</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1996/1996_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1996/1996_texto_integral.doc</t>
   </si>
   <si>
     <t>QUAL A SITUAÇÃO DO PROCESSO DE ESCRITURAÇÃO DAS PROPRIEDADES PARTICULARES DO JARDIM NOVO MUNDO</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1997/1997_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1997/1997_texto_integral.doc</t>
   </si>
   <si>
     <t>FAZER AMPLA REFORMA NO PA PRONTO ATENDIMENTO</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1998/1998_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1998/1998_texto_integral.doc</t>
   </si>
   <si>
     <t>TRANSFORMAR AS VAGAS PARA ESTACIONAMENTO DA AVENIDA 31 DE MARÇO EM 45º QUARENTA E CINCO GRAUS</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1999/1999_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1999/1999_texto_integral.doc</t>
   </si>
   <si>
     <t>EXISTE PROJETO DE URBANIZAÇÃO PARA AS GLEBAS DOS BAIRROS</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2002/2002_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2002/2002_texto_integral.doc</t>
   </si>
   <si>
     <t>PARA A SECRETARIA DO MEIO AMBIENTE INFORMAR SE TEM CONHECIMENTO DO ESTADO DE ABANDONO EM QUE SE ENCONTRA O PARQUE DO MATÃO</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2003/2003_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2003/2003_texto_integral.doc</t>
   </si>
   <si>
     <t>A SECRETARIA DE EDUCAÇÃO TEM PLANOS DE INCLUIR NO ORÇAMENTO DE 2007 A CONSTRUÇÃO DE UMA CRECHE NO BAIRRO GREEN VALLEY</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2004/2004_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2004/2004_texto_integral.doc</t>
   </si>
   <si>
     <t>PARA QUE A SECRETARIA DE EDUCAÇÃO INFORME SE EXISTEM MECANISMOS DE AVALIAÇÃO DO ENSINO FUINADAMENTAL EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>A SECRETARIA DE OBRAS E URBANISMO TEM PLANOS PARA A INSTALAÇÃO DE UM ABRIGO PARA PONTO DE ÔNIBUS NA AVENIDA OCTÁVIO AUGUSTO RANGEL, NA ALTURA DO NOVO LOTEAMENTO VOTORANTIM PARK</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2006/2006_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2006/2006_texto_integral.doc</t>
   </si>
   <si>
     <t>EXISTE PLANEJAMENTO PARA A CONSTRUÇÃO DE UMA ÁREA PARA ESPORTES E LAZER NO JARDIM NOVO MUNDO</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2007/2007_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2007/2007_texto_integral.doc</t>
   </si>
   <si>
     <t>O QUE FUNCIONA NO BARRACÃO DA TRANSPEN, NA RUA ANTONIO LATRI, 67, VILA GARCIA, TRANSPORTADORA OU GARAGEM</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2008/2008_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2008/2008_texto_integral.doc</t>
   </si>
   <si>
     <t>QUESTIONA SE HÁ UM PROJETO DE URBANIZAÇÃO DA AVENIDA 31 DE MARÇO E TRAVESSAS</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2009/2009_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2009/2009_texto_integral.doc</t>
   </si>
   <si>
     <t>NIVELAR AS LAJOTAS DA RUA JOÃO CARLOS DE CAMPOS, BAIRRO VOSSOROCA</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2010/2010_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2010/2010_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTÁ NA PROGRAMAÇÃO ASFALTAR AS RUAS NÃO PAVIMENTADAS DO JARDIM NOVO MUNDO OU CAMADA DE ANTIPÓ</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2018/2018_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2018/2018_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSERTAR O MURO DA PROPRIEDADE NA RUA JAZIEL DE ARRUDA Nº 73, NO BAIRRO RIO ACIMA</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2019/2019_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2019/2019_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITANDO LIMPEZA GERAL NO ENCONTRO DA RUA ENRICO VIOLINO COM  A AVENIDA FRANCISCA LUCAS BONILHA</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2020/2020_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2020/2020_texto_integral.doc</t>
   </si>
   <si>
     <t>PERGUNTA SE JÁ FORAM TOMADAS PROVIDÊNCIAS SOBRE PICHAÇÕES EM POSTES</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>João Cau, Latance, Marcelão, Tomaizinho</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2021/2021_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2021/2021_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA FORMADA UMA COMISSÃO DE REPRESENTAÇÃO PARLAMENTAR PARTICIPAR DO CURSO DE DESENVOLVIMENTO EM ADMINISTRAÇÃO PÚBLICA EM BRUSQUE SANTA CATARINA</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2022/2022_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2022/2022_texto_integral.doc</t>
   </si>
   <si>
     <t>QUANDO ESTÁ PREVISTA MANUTENÇÃO NA RUA ANTONIO PALERMO, NO JARDIM ARAÚJO</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2023/2023_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2023/2023_texto_integral.doc</t>
   </si>
   <si>
     <t>QUANDO ESTÁ PREVISTA MANUTENÇÃO NA RUA ANA MARINA DO ESPÍRITO SANTO, JARDIM SERRANO</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2024/2024_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2024/2024_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPONIBILIZAR EQUIPE PARA INSTALAR DOIS ABRIGOS AO LADO DA ESCOLA PROF. WILSON PRESTES MIRAMONTES</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2025/2025_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2025/2025_texto_integral.doc</t>
   </si>
   <si>
     <t>EXISTEM ESTUDOS DE IMPLANTAR ILUMINAÇÃO, PLACAS, SINALIZAÇÃO DE SOLO E RECAPEAMENTO DA ANTIGA ESTRADA SOROCABA/VOTORANTIM</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>Toninho, Fernando, Marcelão, Márcio Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2026/2026_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2026/2026_texto_integral.doc</t>
   </si>
   <si>
     <t>COMISSÃO DE REPRESENTAÇÃO PARLAMENTAR PARA PARTICIPAR DO I CONGRESSO NACIONAL SOBRE INCLUSÃO DE PESSOA COM DEFICIÊNCIA</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>João Cau, Landito, Latance</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2027/2027_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2027/2027_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DETALHADA DOS FATOS REFERENTES À NÃO CONTESTAÇÃO À AÇÃO JUDICIAL NO PRAZO LEGAL PROCESSO Nº 609/2004-VDV</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2029/2029_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2029/2029_texto_integral.doc</t>
   </si>
   <si>
     <t>QUESTIONA A ADMINISTRAÇÃO SE É DO CONHECIMENTO DA SECRETARIA DE MEIO AMBIENTE, O ESTADO DE ABANDONO DO PARQUE DO MATÃO JONAS DOMINGUES</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2030/2030_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2030/2030_texto_integral.doc</t>
   </si>
   <si>
     <t>QUESTIONA A ADMINISTRAÇÃO SOBRE A POSSIBILIDADE DO SETOR COMPETENTE IMPLANTAR UMA MELHOR SINALIZAÇÃO DE SOLO E PLACAS NA CONFLUÊNCIA DA AVENIDA CLÁUDIO PINTO DO NASCIMENTO COM A RUA ÂNGELA GUGONI, NO JARDIM PARAÍSO</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>Pedrinho, Tomaizinho</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2037/2037_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2037/2037_texto_integral.doc</t>
   </si>
   <si>
     <t>INFORME, ATRAVÉS DO SAAE, QUAIS AS CONDIÇÕES DO LOCAL DE ABASTECIMENTO DE ÁGUA QUE ATENDE AO JARDIM NOVO MUNDO E SE EXISTE PROJETO PARA MELHORAR</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2038/2038_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2038/2038_texto_integral.doc</t>
   </si>
   <si>
     <t>QUESTIONANDO A ADMINISTRAÇÃO SE EXISTEM PLANOS´PARA A CONSTRUÇÃO DE UM POSTO POLICIAL NO BAIRRO GREEN VALLEY</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2039/2039_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2039/2039_texto_integral.doc</t>
   </si>
   <si>
     <t>QUESTIONANDO A TELEFONICA SOBRE O PORQUÊ DA NÃO RECOLOCAÇÃO DOS ORELHÕES QUE FORAM RETIRADOS, DE ALGUNS BAIRROS, PARA MANUTENÇÃO</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2040/2040_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2040/2040_texto_integral.doc</t>
   </si>
   <si>
     <t>QUESTIONANDO A ADMINISTRAÇÃO SOBRE A POSSIBILIDADE DE REFORMAR O TELHADO DA CAPELA DO CEMITÉRIO SÃO JOÃO BATISTA</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2041/2041_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2041/2041_texto_integral.doc</t>
   </si>
   <si>
     <t>QUESTIONANDO A ADMINSITRAÇÃO SOBRE A POSSIBILIDADE DE CONTRATAR MAIS UM ORTOPEDISTA E UM ESPECIALISTA EM GESSO PARA O PA - PRONTO ATENDIMENTO</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2042/2042_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2042/2042_texto_integral.doc</t>
   </si>
   <si>
     <t>QUESTIONANDO A ADMINISTRAÇÃO PARA QUE, ATRAVÉS DO SAAE, INFORME COMO É FEITO O TRATAMENTO DE ÁGUA NO BAIRRO GREEN VALLEY</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2043/2043_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2043/2043_texto_integral.doc</t>
   </si>
   <si>
     <t>QUESTIONANDO A ADMINISTRAÇÃO SOBRE A POSSIBILIDADE DE NIVELAR AS LAJOTAS DA RUA PROFª CLOTILDE BELLINI CAPITANI</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2044/2044_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2044/2044_texto_integral.doc</t>
   </si>
   <si>
     <t>QUESTIONANDO A ADMINISTRAÇÃO SE TEM SIDO FEITA A DEVIDA MANUTENÇÃO NO SISTEMA DE TRATAMENTO DE ESGOTO DA ETE - QUE ATENDE OS JARDINS NOVO MUNDO E PRIMAVERA</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2045/2045_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2045/2045_texto_integral.doc</t>
   </si>
   <si>
     <t>QUESTIONANDO A ADMINISTRAÇÃO SOBRE OS GASTOS DA PREFEITURA, SOBRE QUAL O DÉBITO ATUAL DA ADMINISTRAÇÃO COM OS COFRES DA SEGURIDADE SOCIAL DOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO E QUANDO PRETENDE REGULARIZAR TAL PENDÊNCIA</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2046/2046_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2046/2046_texto_integral.doc</t>
   </si>
   <si>
     <t>QUESTIONANDO A ADMINISTRAÇÃO SOBRE O PORQUÊ DE NÃO TER SIDO REALIZADA A PAVIMENTAÇÃO DAS RUAS DO CONJUNTO HABITACIONAL DR. ELISEU RODRIGUES VIEIRA</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2047/2047_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2047/2047_texto_integral.doc</t>
   </si>
   <si>
     <t>QUESTIONANDO A ADMINISTRAÇÃO SOBRE O PORQUÊ AINDA NÃO FORAM INICIADAS AS OBRAS DE DRENAGEM E PAVIMENTAÇÃO DO PROLONGAMENTO DA RUA CARMELINA GARCIA, NA VILA GARCIA</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2056/2056_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2056/2056_texto_integral.doc</t>
   </si>
   <si>
     <t>EXISTE ALGUM IMÓVEL EM NOSSO MUNICÍPIO, QUE POSSA SER TOMBADO PELO PATRIMÔNIO HISTÓRICO</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2057/2057_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2057/2057_texto_integral.doc</t>
   </si>
   <si>
     <t>PARA A EMPRESA AUTO ÔNIBUS SÃO JOÃO LTDA. INFORMAR SOBRE A POSSIBILIDADE DE AUMENTAR O NÚMERO DE ÔNIBUS QUE ATENDEM AO BAIRRO GREEN VALLEY E ADJACÊNCIAS E TAMBÉM A FREQUÊNCIA DOS MESMOS.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2058/2058_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2058/2058_texto_integral.doc</t>
   </si>
   <si>
     <t>PARA QUE A ADMINISTRAÇÃO INFORME SE EXISTEM PLANOS DE CONSTRUIR UMA ÁREA DE LAZER EM ÁREA DESOCUPADA PRÓXIMA À RUA CLÓVIS LUCIANO, NO BAIRRO GREEN VALLEY</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2069/2069_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2069/2069_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO REMETA A ESTA CASA, CÓPIAS DO PROCESSO DE CONCORRÊNCIA PÚBLICA E RESPECTIVO CONTRATO CELEBRADO ENTRE A PREFEITURA MUNICIPAL E A CJC CARDOSO TRANSPORTES LTDA.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2070/2070_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2070/2070_texto_integral.doc</t>
   </si>
   <si>
     <t>QUAIS OS SERVIDORES MUNICIPAIS QUE OCUPARAM O CARGO DE DIRETOR DE MANUTENÇÃO E CONSERVAÇÃO DA SECRETARIA DE SERVIÇOS PÚBLICOS DESDE A SUA CRIAÇÃO E QUAL O RESPECTIVO PERÍODO E A REMUNERAÇÃO DE CADA UM</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2083/2083_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2083/2083_texto_integral.doc</t>
   </si>
   <si>
     <t>TRANSFORMAR EM MÃO-ÚNICA-DE-DIREÇÃO A RUA ÂNGELO DELAPASI, NO PARQUE BELA VISTA, COM INÍCIO NA RUA FRANCISCO PARRI E TÉRMINO NA CONFLUÊNCIA COM A RUA PRIMO GUASELI (ROTATÓRIA)</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2084/2084_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2084/2084_texto_integral.doc</t>
   </si>
   <si>
     <t>EXISTEM MUITOS IMÓVEIS QUE NÃO SÃO REGISTRADOS E NÃO RECOLHEM IPTU É POSSÍVEL CADASTRÁ-LOS?</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2085/2085_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2085/2085_texto_integral.doc</t>
   </si>
   <si>
     <t>COBRAR AGILIDADE DA EMPRESA DAPROTE QUE FAZ A MANUTENÇÃO DOS APARELHOS DA UNIDADE DE TERAPIA À RUA MONTE ALEGRE, POIS DEMORA MUITO</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2086/2086_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2086/2086_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ARQUIBANCADAS NA PISTA DE BICICROSS DO PARQUE JATAÍ</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2087/2087_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2087/2087_texto_integral.doc</t>
   </si>
   <si>
     <t>QUANTOS IMÓVEIS PARTICULARES ESTÃO SENDO LOCADOS PELA ADMINISTRAÇÃO, QUAL A FINALIDADE, ONDE SE LOCALIZAM, QUEM SÃO OS PROPRIETÁRIOS</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2088/2088_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2088/2088_texto_integral.doc</t>
   </si>
   <si>
     <t>QUAL O PERCENTUAL DE AUMENTO DO IPTU PRETENDIDO PELO PREFEITO COM A INSTITUIÇÃO DA PLANTA GENÉRICA DE VALORES, QUAL O IMPACTO FINANCEIRO NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2089/2089_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2089/2089_texto_integral.doc</t>
   </si>
   <si>
     <t>PORQUE SUSPENDEU A CONCORRÊNCIA PÚBLICA Nº 001/2006 CONTRATAÇÃO DA EMPRESA DE ENGENHARIA EM REGIME DE EMPREITADA GLOBAL PARA AMPLIAÇÃO DO SISTEMA DE ESGOTO SANITÁRIO</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2090/2090_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2090/2090_texto_integral.doc</t>
   </si>
   <si>
     <t>QUESTIONA SE HÁ POSSIBILIDADE DE ENTREGAR, JUNTAMENTE COM O BALANCETE MENSAL, A RELAÇÃO DOS PAGAMENTOS DOS FORNECEDORES</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2104/2104_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2104/2104_texto_integral.doc</t>
   </si>
   <si>
     <t>COMO SE ENCONTRA O PROCESSO DE REGULARIZAÇÃO DE LOTEAMENTOS EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2107/2107_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2107/2107_texto_integral.doc</t>
   </si>
   <si>
     <t>INFORMAR SE A ÁREA EXISTENTE ENTRE AS RUAS JOSÉ THOMÁZ DA COSTA E SANTA IZABEL E QUE FAZ FRENTE PARA A AVENIDA ALTAMIRO FERREIRA DA SILVA, TRATA-SE DE ÁREA REMANESCENTE E QUAL A POSSIBILIDADE DE SER FEITA URBANIZAÇÃO NO LOCAL</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2108/2108_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2108/2108_texto_integral.doc</t>
   </si>
   <si>
     <t>A PREFEITURA JÁ EFETUOU O CADASTRO DAS RUAS DO RESIDENCIAL FORTALEZA E ALTOS DE VOTORANTIM, PARA CRIAÇÃO DE CEP E COLOCAÇÃO DE PLACAS DE DENOMINAÇÃO</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2109/2109_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2109/2109_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DOBRE O BAR SITUADO NA AVENIDA VENÂNCIO DIAS DOS SANTOS, 83, SE TEM ALVARÁ DE FUNCIONAMENTO E SE PODE MANDAR UM FISCAL</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2110/2110_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2110/2110_texto_integral.doc</t>
   </si>
   <si>
     <t>SE EXISTE A POSSIBILIDADE DO ÔNIBUS QUE FAZ A LINHA CARREFOUR- JARDIM CLARICE, RETORNAR AO SEU ÍTINERÁRIO ANTIGO</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2111/2111_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2111/2111_texto_integral.doc</t>
   </si>
   <si>
     <t>PROVIDENCIAR PARA A UNIDADE DE FISIOTERAPIA AS SEGUINTES MELHORIAS: ARQUIVOS, MESAS, CADEIRAS, MATERIAL APROPRIADO PARA DEFICIENTES FÍSICOS, INSTRUMENTOS E OBJETOS</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2112/2112_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2112/2112_texto_integral.doc</t>
   </si>
   <si>
     <t>DE QUE FORMA É COBRADA A TAXA DE CONSUMO MÍNIMO DE ÁGUA E QUAL A FORMA DE COBRANÇA, QUANDO O CONSUMO MÍNIMO É ULTRAPASSADO, QUAL O PERCENTUAL APLICADO</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2113/2113_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2113/2113_texto_integral.doc</t>
   </si>
   <si>
     <t>EXISTE ALGUMA PENDÊNCIA DE DÉBITO DA ATUAL ADMINISTRAÇÃO PARA COM O SAAE, QUANTO IMPORTA O MONTANTE? A QUE PERÍODO SE REFERE</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2114/2114_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2114/2114_texto_integral.doc</t>
   </si>
   <si>
     <t>INFORMAR QUAIS AS PROVIDÊNCIAS A SEREM TOMADAS COM RELAÇÃO A TAXA DE SINISTRO, PREVISTA EM PROJETO DE LEI DE AUTORIA DO EXECUTIVO</t>
   </si>
   <si>
     <t>REQSP</t>
   </si>
   <si>
     <t>Requerimento Especial</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/26/26_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/26/26_texto_integral.doc</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES COM O SENHOR LUIZ ANTONIO CARES, SECRETÁRIO DE SERVIÇOS PÚBLICOS, COM O SENHOR ÂNGELO VEIGA, SUPERINTENDENTE DO S.A.A.E - SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE VOTORANTIM, BEM COMO, COM OS FUNCIONÁRIOS DA REFERIDA AUTARQUIA, PELOS TRABALHOS REALIZADOS NO PERÍODO DAS CHUVAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/34/34_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/34/34_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONGRATULAÇÕES COM A EMPRESA AUTO ÔNIBUS SÃO JOÃO LTDA, POR TER INICIADO O PROCESSO DE ADAPTAÇÃO DOS ÔNIBUS PARA O ACESSO DE PESSOAS PORTADORAS DE DEFICIÊNCIA OU COM MOBILIDADE REDUZIDA, </t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/61/61_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/61/61_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONGRATULAÇÕES COM O PREFEITO JAIR CASSOLA PELA CONSTRUÇÃO DA PISTA DE CAMINHADAS E ÁREA DE LAZER DO JARDIM SÃO LUIZ_x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/74/74_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/74/74_texto_integral.doc</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES FUNCIONÁRIOS SAAE</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/151/151_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/151/151_texto_integral.doc</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES COM O SENHOR JAIR CASSOLA, DD. PREFEITO MUNICIPAL, BEM COMO COM A SECRETARIA DE EDUCAÇÃO, PELA CONSTRUÇÃO E ENTREGA DA CRECHE DA VILA GARCIA.</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/152/152_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/152/152_texto_integral.doc</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES COM O SENHOR THOMÁZ GIMENES MARTINS PELA PASSAGEM DE SEU ANIVERSÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/153/153_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/153/153_texto_integral.doc</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES COM O ILUSTRÍSSIMO SENHOR JOSÉ CARLOS DE OLIVEIRA (“LUIZÃO”), EX- SECRETÁRIO DE SERVIÇOS PÚBLICOS DA PREFEITURA MUNICIPAL DE VOTORANTIM, POR TODA DEDICAÇÃO, EMPENHO E COMPETÊNCIA EM SUA PASTA</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/229/229_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/229/229_texto_integral.doc</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES CEL. PM WASHINGTON LUIZ GAIOTTO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/230/230_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/230/230_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONGRATULAÇÕES SECRETARIA MUNICIPAL DE EDUCAÇÃO_x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/314/314_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/314/314_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONGRATULAÇÕES 70 ANOS FÁVRICA CIMENTO VOTORAN_x000D_
 </t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/373/373_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/373/373_texto_integral.doc</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AUTO ÔNIBUS SÃO JOÃO</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/374/374_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/374/374_texto_integral.doc</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES HERCULANO FRANCATTO MARCO ANTONIO FRANCO AUOT ÔNIBUS SÃO JOÃO</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>Partido dos Trabalhadores</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/496/496_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/496/496_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTO ÔNIBUS SÃO JOÃO, ÔNIBUS ADAPTADOS PORTADORES DE DEFICIÊNCIA</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/497/497_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/497/497_texto_integral.doc</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES PREFEITO PELA NOMEAÇÃO ENG. JÉFERSON MORENO ZULIANE PARA A SECRETARIA DE OBRAS E URBANISMO</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/570/570_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/570/570_texto_integral.doc</t>
   </si>
   <si>
     <t>INDÚSTRIAS VOTORANTIM E ORQUESTRA BACHIANA DE SÃO PAULO</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/571/571_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/571/571_texto_integral.doc</t>
   </si>
   <si>
     <t>JAIR CASSOLA MARCOS MÂNCIO AFFONSO DE CAMARGO CARLOS AUGUSTO PIVETTA</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/590/590_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/590/590_texto_integral.doc</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES SÍDNEI ABDALA DIRETOR TÉCNICO DO CONJUNTO HOSPITALAR DE SOROCABA</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/648/648_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/648/648_texto_integral.doc</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES GERALDO DE FARIA GALDINO E ABEL LEOPOLDO MARTIN DE OLIVEIRA</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/702/702_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/702/702_texto_integral.doc</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES COM A APAE</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1541/1541_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1541/1541_texto_integral.doc</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES COM A PROFESSORA ERITA TEOTÔNIO VAZ PELA SUA DEDICAÇÃO EM PROL DO PROGRAMA ESCOLA DA FAMÍLIA</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1477/1477_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1477/1477_texto_integral.doc</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES COM WERINTON KERMES SECRETÁRIO MUNICIPAL DE CULTURA</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1635/1635_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1635/1635_texto_integral.doc</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES COM A CASA DE BELÉM E COM MARIA LÚCIA NUNES DOS SANTOS SOARES E SANDRA PINESSO CIANFARANI</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1637/1637_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1637/1637_texto_integral.doc</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES COM A SENHORITA SÍLVIA CRISTINA DE OLIVEIRA</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1979/1979_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1979/1979_texto_integral.doc</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES COM O PADRE JOSÉ ROBERTO DA GUIA AZEVEDO</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2000/2000_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2000/2000_texto_integral.doc</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES COM O RADIALISTA NERCI JOSÉ</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2017/2017_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2017/2017_texto_integral.doc</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES COM O SENHOR ANGELO VEIGA SUPERINTENDENTE DO SAAE</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2055/2055_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2055/2055_texto_integral.doc</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES COM O CMPCD - CONSELHO MUNICIPAL DA PESSOA COM DEFICIÊNCIA DE VOTORANTIM, PELA REALIZAÇÃO DO 1º CURSO DE LIBRAS - LINGUAGEM BRASILEIRA DE SINAIS</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2081/2081_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2081/2081_texto_integral.doc</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES COM ÂNGELO VEIGA, SUPERINTENDENTE DO SAAE</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2082/2082_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2082/2082_texto_integral.doc</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES COM FUNCIONÁRIOS DA UBS - UNIDADE BÁSICA DE SAÚDE DO JARDIM SERRANO DR. VENILTON FERMINO DE SOUZA</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2102/2102_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2102/2102_texto_integral.doc</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES COM A SECRETARIA DE CULTURA PELA REALIZAÇÃO DO 3º CURTA VÍDEO QUE MERECEU CITAÇÃO DO ATOR PAULO BETTI NO JORNAL BOM DIA</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2103/2103_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2103/2103_texto_integral.doc</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES COM A EQUIPE NÚCLEO DE DANÇA JUNTAMENTE COM O QUADRA</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
     <t>RESOLUÇÃO</t>
   </si>
   <si>
     <t>VPES</t>
   </si>
   <si>
     <t>Votos de pesar</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/140/140_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/140/140_texto_integral.doc</t>
   </si>
   <si>
     <t>SENHOR PAULO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/141/141_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/141/141_texto_integral.doc</t>
   </si>
   <si>
     <t>SENHOR IDIMIR DE FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/142/142_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/142/142_texto_integral.doc</t>
   </si>
   <si>
     <t>SENHOR REINALDO DE PAULA MORENI</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/143/143_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/143/143_texto_integral.doc</t>
   </si>
   <si>
     <t>SENHORA SABINA MOREIRA DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/144/144_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/144/144_texto_integral.doc</t>
   </si>
   <si>
     <t>JOVEM RODOLPHO AUGUSTO IZUHARE CORRÊA DE 17 ANOS</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/145/145_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/145/145_texto_integral.doc</t>
   </si>
   <si>
     <t>SENHOR OSVALDO AMPHILO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/146/146_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/146/146_texto_integral.doc</t>
   </si>
   <si>
     <t>SENHORA MARIA ROSA FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/72/72_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/72/72_texto_integral.doc</t>
   </si>
   <si>
     <t>AROLDO FRANCISCO PARRI</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/147/147_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/147/147_texto_integral.doc</t>
   </si>
   <si>
     <t>SENHOR JOSÉ ANTONIO VALENTIM</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/148/148_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/148/148_texto_integral.doc</t>
   </si>
   <si>
     <t>SENHORA ZORAIDE PEDROSO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/149/149_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/149/149_texto_integral.doc</t>
   </si>
   <si>
     <t>SENHOR JESUS DE OLIVEIRA SALES</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/150/150_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/150/150_texto_integral.doc</t>
   </si>
   <si>
     <t>SENHOR ANTONIO ROSS MARTINEZ</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/206/206_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/206/206_texto_integral.doc</t>
   </si>
   <si>
     <t>PESAR NILTON DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/208/208_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/208/208_texto_integral.doc</t>
   </si>
   <si>
     <t>PESAR FERNANDO LUIZ RIBEIRO</t>
   </si>
   <si>
     <t>PESAR ORLANDO FÉLIX</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/322/322_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/322/322_texto_integral.doc</t>
   </si>
   <si>
     <t>LINDORA MARIA DA CONCEIÇÃO RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/323/323_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/323/323_texto_integral.doc</t>
   </si>
   <si>
     <t>ANÍZIO IZIDORO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/324/324_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/324/324_texto_integral.doc</t>
   </si>
   <si>
     <t>APARECIDA POSSOMATO DOMINGUES</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/325/325_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/325/325_texto_integral.doc</t>
   </si>
   <si>
     <t>ALZIRA DO EPÍRITO SANTO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/354/354_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/354/354_texto_integral.doc</t>
   </si>
   <si>
     <t>EDNÉIA CAMPOS VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/355/355_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/355/355_texto_integral.doc</t>
   </si>
   <si>
     <t>CELSO QUADROS DE ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/356/356_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/356/356_texto_integral.doc</t>
   </si>
   <si>
     <t>ODETE MARINONI</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/357/357_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/357/357_texto_integral.doc</t>
   </si>
   <si>
     <t>AMARINO XAVIER DO NASCIMENTO</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/358/358_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/358/358_texto_integral.doc</t>
   </si>
   <si>
     <t>SEBASTIÃO GULART MENDES</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/360/360_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/360/360_texto_integral.doc</t>
   </si>
   <si>
     <t>ARNALDO PIRES DE CAMPOS</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/451/451_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/451/451_texto_integral.doc</t>
   </si>
   <si>
     <t>IZAIAS PEREIRA DE LIMA</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/452/452_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/452/452_texto_integral.doc</t>
   </si>
   <si>
     <t>BERTÍLIO AYRES DE OLIVEIRA</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/453/453_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/453/453_texto_integral.doc</t>
   </si>
   <si>
     <t>ROGER FRANSLY DA SILVA</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/454/454_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/454/454_texto_integral.doc</t>
   </si>
   <si>
     <t>BENEDITA RIBEIRO MARTINS</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/455/455_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/455/455_texto_integral.doc</t>
   </si>
   <si>
     <t>EVA VIEIRA PEREIRA</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/456/456_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/456/456_texto_integral.doc</t>
   </si>
   <si>
     <t>ADEMIR LAURIANO SOARES</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/457/457_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/457/457_texto_integral.doc</t>
   </si>
   <si>
     <t>BENEDITA AGUIAR DE MORAES</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/458/458_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/458/458_texto_integral.doc</t>
   </si>
   <si>
     <t>ALZIRA ATHAIDE DE MELO</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/469/469_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/469/469_texto_integral.doc</t>
   </si>
   <si>
     <t>FALECIMENTO DE HEITOR MALANIMA</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/470/470_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/470/470_texto_integral.doc</t>
   </si>
   <si>
     <t>PESAR APARECIDA MADUREIRA MACIEL</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/471/471_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/471/471_texto_integral.doc</t>
   </si>
   <si>
     <t>PESAR NADIR DE OLIVEIRA TAVARES DE LIMA</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/472/472_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/472/472_texto_integral.doc</t>
   </si>
   <si>
     <t>PESAR MARIA DE OLIVEIRA</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/473/473_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/473/473_texto_integral.doc</t>
   </si>
   <si>
     <t>PESAR ANTONIO DOMINGUES DOS SANTOS</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/474/474_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/474/474_texto_integral.doc</t>
   </si>
   <si>
     <t>PESAR RONALDO KRÜGER PISSINI</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/475/475_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/475/475_texto_integral.doc</t>
   </si>
   <si>
     <t>PESDAR DR. CÁSSIO LOREIRO FERRARI JÚNIOR</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/476/476_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/476/476_texto_integral.doc</t>
   </si>
   <si>
     <t>PESAR JOSÉ ANTONIO DE CAMARGO</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/477/477_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/477/477_texto_integral.doc</t>
   </si>
   <si>
     <t>PESAR ODUVALDO VACCARI</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/488/488_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/488/488_texto_integral.doc</t>
   </si>
   <si>
     <t>MARIA ELIZA DE OLIVEIRA RAMOS</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/489/489_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/489/489_texto_integral.doc</t>
   </si>
   <si>
     <t>AFONSO PIRES DOS SANTOS</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/490/490_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/490/490_texto_integral.doc</t>
   </si>
   <si>
     <t>ANTONIO ROSA DA SILVA</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/539/539_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/539/539_texto_integral.doc</t>
   </si>
   <si>
     <t>BENEDITA OLIVEIRA SANTOS</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/540/540_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/540/540_texto_integral.doc</t>
   </si>
   <si>
     <t>LAIDE ISIDORO NETTO</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/541/541_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/541/541_texto_integral.doc</t>
   </si>
   <si>
     <t>AGENOR ROSA</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/542/542_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/542/542_texto_integral.doc</t>
   </si>
   <si>
     <t>JOSEPHA CASSOLA JEREMIAS</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/569/569_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/569/569_texto_integral.doc</t>
   </si>
   <si>
     <t>JOÃO CARLOS FERREIRA LUZ</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/572/572_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/572/572_texto_integral.doc</t>
   </si>
   <si>
     <t>NELOSN TORRES</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/589/589_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/589/589_texto_integral.doc</t>
   </si>
   <si>
     <t>SÉRGIO AUGUSTO RANGEL</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/610/610_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/610/610_texto_integral.doc</t>
   </si>
   <si>
     <t>DURVALINA RODRIGUES VIEIRA</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/611/611_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/611/611_texto_integral.doc</t>
   </si>
   <si>
     <t>IZABEL EVANGELISTA DA SILVA</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/612/612_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/612/612_texto_integral.doc</t>
   </si>
   <si>
     <t>NEYDE SILVA</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/645/645_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/645/645_texto_integral.doc</t>
   </si>
   <si>
     <t>JOÃO SANTO FALCADE</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/646/646_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/646/646_texto_integral.doc</t>
   </si>
   <si>
     <t>BENEDITO ALBINO - BADI</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/647/647_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/647/647_texto_integral.doc</t>
   </si>
   <si>
     <t>JAYME RUIZ</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/703/703_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/703/703_texto_integral.doc</t>
   </si>
   <si>
     <t>DIRCE PALMA JOAQUIM</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/704/704_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/704/704_texto_integral.doc</t>
   </si>
   <si>
     <t>PAULO CARRARA</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/705/705_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/705/705_texto_integral.doc</t>
   </si>
   <si>
     <t>NELITO PEREIRA</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/706/706_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/706/706_texto_integral.doc</t>
   </si>
   <si>
     <t>JOÃO FURTADO DE MEDEIROS</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1078/1078_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1078/1078_texto_integral.doc</t>
   </si>
   <si>
     <t>JOAQUIM BATISTA</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1540/1540_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1540/1540_texto_integral.doc</t>
   </si>
   <si>
     <t>VERA LÚCIA PEDROSO MACHADO</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1476/1476_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1476/1476_texto_integral.doc</t>
   </si>
   <si>
     <t>JOÃO DIAS DA SILVA</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1632/1632_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1632/1632_texto_integral.doc</t>
   </si>
   <si>
     <t>VICENTE ROSA DE CAMPOS</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1633/1633_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1633/1633_texto_integral.doc</t>
   </si>
   <si>
     <t>EVA MAGDALENA ANGELA DELAPASI</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1948/1948_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1948/1948_texto_integral.doc</t>
   </si>
   <si>
     <t>CELSO ANTONIO DE QUEIRÓZ</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>Fernando, Márcio Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1949/1949_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1949/1949_texto_integral.doc</t>
   </si>
   <si>
     <t>LUIZ FRIAS</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1973/1973_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1973/1973_texto_integral.doc</t>
   </si>
   <si>
     <t>RINIERI FINOTI</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1980/1980_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1980/1980_texto_integral.doc</t>
   </si>
   <si>
     <t>ANTONIO MILTON DA SILVA</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1982/1982_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1982/1982_texto_integral.doc</t>
   </si>
   <si>
     <t>AMADO CAETANO ARANTES</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2079/2079_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2079/2079_texto_integral.doc</t>
   </si>
   <si>
     <t>ANTONIO RAMALHO DE MOURA</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2080/2080_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2080/2080_texto_integral.doc</t>
   </si>
   <si>
     <t>NILCÉIA GALLI DE ALMEIDA</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2092/2092_texto_integral.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2092/2092_texto_integral.doc</t>
   </si>
   <si>
     <t>ODMAR AMARO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9269,68 +9269,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2566/2566_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2567/2567_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/640/640_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/641/641_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/642/642_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/708/708_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/709/709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1955/1955_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1984/1984_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2094/2094_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2172/2172_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2173/2173_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2174/2174_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/63/63_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/109/109_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/136/136_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/222/222_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/228/228_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/258/258_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/287/287_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/321/321_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/351/351_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/394/394_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/426/426_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/468/468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/478/478_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/555/555_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/556/556_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/557/557_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/635/635_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/636/636_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/637/637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/638/638_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/639/639_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/707/707_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/887/887_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1156/1156_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1595/1595_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1596/1596_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1734/1734_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1821/1821_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1954/1954_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1974/1974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1985/1985_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2011/2011_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2028/2028_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2033/2033_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2048/2048_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2071/2071_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2093/2093_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2106/2106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2170/2170_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2171/2171_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/17/17_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/27/27_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/28/28_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/29/29_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/30/30_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/31/31_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/32/32_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/40/40_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/45/45_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/46/46_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/47/47_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/51/51_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/52/52_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/53/53_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/54/54_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/55/55_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/56/56_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/57/57_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/58/58_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/59/59_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/60/60_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/65/65_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/66/66_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/67/67_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/71/71_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/73/73_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/75/75_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/76/76_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/77/77_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/78/78_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/79/79_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/81/81_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/83/83_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/85/85_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/88/88_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/90/90_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/93/93_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/96/96_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/98/98_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/100/100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/101/101_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/102/102_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/103/103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/104/104_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/105/105_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/106/106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/107/107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/108/108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/117/117_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/118/118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/119/119_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/120/120_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/121/121_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/122/122_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/123/123_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/124/124_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/125/125_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/126/126_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/127/127_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/128/128_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/129/129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/130/130_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/131/131_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/132/132_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/133/133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/134/134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/135/135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/170/170_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/171/171_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/172/172_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/173/173_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/174/174_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/175/175_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/176/176_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/177/177_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/178/178_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/179/179_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/180/180_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/181/181_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/182/182_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/183/183_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/184/184_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/185/185_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/186/186_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/187/187_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/188/188_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/189/189_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/190/190_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/207/207_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/210/210_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/213/213_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/217/217_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/218/218_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/219/219_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/220/220_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/221/221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/242/242_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/243/243_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/244/244_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/245/245_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/246/246_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/247/247_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/248/248_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/249/249_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/250/250_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/251/251_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/252/252_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/253/253_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/254/254_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/269/269_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/270/270_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/271/271_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/272/272_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/273/273_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/274/274_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/275/275_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/276/276_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/277/277_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/278/278_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/279/279_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/280/280_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/281/281_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/282/282_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/283/283_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/293/293_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/294/294_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/295/295_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/296/296_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/297/297_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/299/299_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/302/302_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/303/303_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/304/304_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/306/306_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/307/307_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/308/308_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/309/309_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/310/310_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/311/311_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/312/312_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/336/336_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/337/337_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/338/338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/339/339_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/340/340_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/341/341_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/342/342_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/343/343_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/344/344_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/345/345_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/361/361_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/362/362_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/363/363_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/364/364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/365/365_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/366/366_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/367/367_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/368/368_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/369/369_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/370/370_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/371/371_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/372/372_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/386/386_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/387/387_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/388/388_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/389/389_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/405/405_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/406/406_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/407/407_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/408/408_texto_integral.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/409/409_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/410/410_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/411/411_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/412/412_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/413/413_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/414/414_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/415/415_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/427/427_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/428/428_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/429/429_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/430/430_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/431/431_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/432/432_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/433/433_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/434/434_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/435/435_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/436/436_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/437/437_texto_integral.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/460/460_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/461/461_texto_integral.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/462/462_texto_integral.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/463/463_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/464/464_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/465/465_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/466/466_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/467/467_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/511/511_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/512/512_texto_integral.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/513/513_texto_integral.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/514/514_texto_integral.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/515/515_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/516/516_texto_integral.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/517/517_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/518/518_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/519/519_texto_integral.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/520/520_texto_integral.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/521/521_texto_integral.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/543/543_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/545/545_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/546/546_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/547/547_texto_integral.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/548/548_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/549/549_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/550/550_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/551/551_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/552/552_texto_integral.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/553/553_texto_integral.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/554/554_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/559/559_texto_integral.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/560/560_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/561/561_texto_integral.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/562/562_texto_integral.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/563/563_texto_integral.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/564/564_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/565/565_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/566/566_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/567/567_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/568/568_texto_integral.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/604/604_texto_integral.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/605/605_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/606/606_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/607/607_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/608/608_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/609/609_texto_integral.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/620/620_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/621/621_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/622/622_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/623/623_texto_integral.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/624/624_texto_integral.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/625/625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/626/626_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/627/627_texto_integral.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/664/664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/665/665_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/666/666_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/667/667_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/668/668_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/671/671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/672/672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/670/670_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/682/682_texto_integral.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/683/683_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/684/684_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/685/685_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/686/686_texto_integral.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/687/687_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/689/689_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/690/690_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/691/691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/692/692_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/693/693_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/694/694_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/695/695_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/889/889_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/890/890_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/891/891_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/892/892_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/893/893_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/894/894_texto_integral.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/895/895_texto_integral.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/896/896_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/897/897_texto_integral.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1148/1148_texto_integral.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1149/1149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1150/1150_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1151/1151_texto_integral.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1152/1152_texto_integral.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1153/1153_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1154/1154_texto_integral.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1155/1155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1452/1452_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1453/1453_texto_integral.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1454/1454_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1455/1455_texto_integral.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1456/1456_texto_integral.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1457/1457_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1459/1459_texto_integral.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1461/1461_texto_integral.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1463/1463_texto_integral.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1464/1464_texto_integral.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1466/1466_texto_integral.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1481/1481_texto_integral.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1482/1482_texto_integral.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1483/1483_texto_integral.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1634/1634_texto_integral.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1636/1636_texto_integral.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1638/1638_texto_integral.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1640/1640_texto_integral.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1940/1940_texto_integral.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1941/1941_texto_integral.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1942/1942_texto_integral.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1943/1943_texto_integral.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1944/1944_texto_integral.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1945/1945_texto_integral.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1946/1946_texto_integral.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1947/1947_texto_integral.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1964/1964_texto_integral.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1966/1966_texto_integral.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1967/1967_texto_integral.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1968/1968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1969/1969_texto_integral.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1983/1983_texto_integral.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1981/1981_texto_integral.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1986/1986_texto_integral.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1987/1987_texto_integral.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1988/1988_texto_integral.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1989/1989_texto_integral.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1990/1990_texto_integral.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1991/1991_texto_integral.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1992/1992_texto_integral.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1993/1993_texto_integral.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1994/1994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2014/2014_texto_integral.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2015/2015_texto_integral.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2016/2016_texto_integral.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2031/2031_texto_integral.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2032/2032_texto_integral.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2034/2034_texto_integral.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2105/2105_texto_integral.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2059/2059_texto_integral.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2060/2060_texto_integral.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2061/2061_texto_integral.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2062/2062_texto_integral.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2063/2063_texto_integral.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2064/2064_texto_integral.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2065/2065_texto_integral.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2066/2066_texto_integral.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2067/2067_texto_integral.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2068/2068_texto_integral.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2075/2075_texto_integral.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2091/2091_texto_integral.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2076/2076_texto_integral.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2078/2078_texto_integral.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2098/2098_texto_integral.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2099/2099_texto_integral.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2100/2100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2101/2101_texto_integral.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/3168/3168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/450/450_texto_integral.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/255/255_texto_integral.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/257/257_texto_integral.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/487/487_texto_integral.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/673/673_texto_integral.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/674/674_texto_integral.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/675/675_texto_integral.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/676/676_texto_integral.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/677/677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/678/678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/679/679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/680/680_texto_integral.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/681/681_texto_integral.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1458/1458_texto_integral.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1460/1460_texto_integral.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1462/1462_texto_integral.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1465/1465_texto_integral.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1467/1467_texto_integral.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2036/2036_texto_integral.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1822/1822_texto_integral.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/8/8_texto_integral.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/9/9_texto_integral.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/10/10_texto_integral.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/12/12_texto_integral.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/11/11_texto_integral.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/13/13_texto_integral.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/38/38_texto_integral.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/48/48_texto_integral.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/49/49_texto_integral.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/110/110_texto_integral.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/111/111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/112/112_texto_integral.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/113/113_texto_integral.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/114/114_texto_integral.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/137/137_texto_integral.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/138/138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/139/139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/223/223_texto_integral.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/224/224_texto_integral.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/225/225_texto_integral.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/226/226_texto_integral.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/227/227_texto_integral.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/285/285_texto_integral.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/286/286_texto_integral.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/315/315_texto_integral.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/316/316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/317/317_texto_integral.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/318/318_texto_integral.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/319/319_texto_integral.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/346/346_texto_integral.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/347/347_texto_integral.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/348/348_texto_integral.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/349/349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/350/350_texto_integral.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/352/352_texto_integral.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/395/395_texto_integral.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/396/396_texto_integral.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/438/438_texto_integral.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/439/439_texto_integral.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/440/440_texto_integral.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/479/479_texto_integral.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/480/480_texto_integral.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/481/481_texto_integral.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/482/482_texto_integral.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/483/483_texto_integral.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/484/484_texto_integral.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/485/485_texto_integral.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/486/486_texto_integral.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/499/499_texto_integral.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/500/500_texto_integral.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/501/501_texto_integral.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/502/502_texto_integral.doc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/503/503_texto_integral.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/522/522_texto_integral.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/523/523_texto_integral.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/524/524_texto_integral.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/525/525_texto_integral.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/526/526_texto_integral.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/527/527_texto_integral.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/529/529_texto_integral.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/585/585_texto_integral.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/586/586_texto_integral.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/587/587_texto_integral.doc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/617/617_texto_integral.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/619/619_texto_integral.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/643/643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/644/644_texto_integral.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/661/661_texto_integral.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/662/662_texto_integral.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/826/826_texto_integral.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1468/1468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1469/1469_texto_integral.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1470/1470_texto_integral.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1956/1956_texto_integral.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1957/1957_texto_integral.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1958/1958_texto_integral.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1959/1959_texto_integral.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1960/1960_texto_integral.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2049/2049_texto_integral.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2050/2050_texto_integral.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2051/2051_texto_integral.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2052/2052_texto_integral.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2053/2053_texto_integral.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2072/2072_texto_integral.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2073/2073_texto_integral.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2074/2074_texto_integral.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2095/2095_texto_integral.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2096/2096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2097/2097_texto_integral.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2006/21130/91_2006-prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/37/37_texto_integral.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/50/50_texto_integral.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/256/256_texto_integral.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/320/320_texto_integral.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/663/663_texto_integral.doc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2054/2054_texto_integral.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2001/2001_texto_integral.doc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/14/14_texto_integral.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/15/15_texto_integral.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/16/16_texto_integral.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/18/18_texto_integral.doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/19/19_texto_integral.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/20/20_texto_integral.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/21/21_texto_integral.doc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/23/23_texto_integral.doc" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/24/24_texto_integral.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/25/25_texto_integral.doc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/35/35_texto_integral.doc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/41/41_texto_integral.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/39/39_texto_integral.doc" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/36/36_texto_integral.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/42/42_texto_integral.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/62/62_texto_integral.doc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/64/64_texto_integral.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/68/68_texto_integral.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/69/69_texto_integral.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/70/70_texto_integral.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/80/80_texto_integral.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/82/82_texto_integral.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/84/84_texto_integral.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/86/86_texto_integral.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/87/87_texto_integral.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/89/89_texto_integral.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/91/91_texto_integral.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/92/92_texto_integral.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/94/94_texto_integral.doc" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/95/95_texto_integral.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/97/97_texto_integral.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/99/99_texto_integral.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/154/154_texto_integral.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/155/155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/156/156_texto_integral.doc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/157/157_texto_integral.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/158/158_texto_integral.doc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/161/161_texto_integral.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/162/162_texto_integral.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/163/163_texto_integral.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/164/164_texto_integral.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/165/165_texto_integral.doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/166/166_texto_integral.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/167/167_texto_integral.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/168/168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/191/191_texto_integral.doc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/192/192_texto_integral.doc" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/193/193_texto_integral.doc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/194/194_texto_integral.doc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/195/195_texto_integral.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/196/196_texto_integral.doc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/197/197_texto_integral.doc" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/198/198_texto_integral.doc" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/199/199_texto_integral.doc" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/200/200_texto_integral.doc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/201/201_texto_integral.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/202/202_texto_integral.doc" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/203/203_texto_integral.doc" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/204/204_texto_integral.doc" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/211/211_texto_integral.doc" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/212/212_texto_integral.doc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/214/214_texto_integral.doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/215/215_texto_integral.doc" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/216/216_texto_integral.doc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/231/231_texto_integral.doc" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/232/232_texto_integral.doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/233/233_texto_integral.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/234/234_texto_integral.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/235/235_texto_integral.doc" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/236/236_texto_integral.doc" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/237/237_texto_integral.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/238/238_texto_integral.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/239/239_texto_integral.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/240/240_texto_integral.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/241/241_texto_integral.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/259/259_texto_integral.doc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/260/260_texto_integral.doc" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/261/261_texto_integral.doc" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/262/262_texto_integral.doc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/263/263_texto_integral.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/264/264_texto_integral.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/265/265_texto_integral.doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/266/266_texto_integral.doc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/267/267_texto_integral.doc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/268/268_texto_integral.doc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/385/385_texto_integral.doc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/288/288_texto_integral.doc" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/289/289_texto_integral.doc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/290/290_texto_integral.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/305/305_texto_integral.doc" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/298/298_texto_integral.doc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/291/291_texto_integral.doc" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/300/300_texto_integral.doc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/301/301_texto_integral.doc" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/313/313_texto_integral.doc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/326/326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/327/327_texto_integral.doc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/328/328_texto_integral.doc" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/329/329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/330/330_texto_integral.doc" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/331/331_texto_integral.doc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/332/332_texto_integral.doc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/333/333_texto_integral.doc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/334/334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/353/353_texto_integral.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/375/375_texto_integral.doc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/376/376_texto_integral.doc" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/377/377_texto_integral.doc" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/378/378_texto_integral.doc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/379/379_texto_integral.doc" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/380/380_texto_integral.doc" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/381/381_texto_integral.doc" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/383/383_texto_integral.doc" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/384/384_texto_integral.doc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/390/390_texto_integral.doc" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/391/391_texto_integral.doc" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/392/392_texto_integral.doc" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/397/397_texto_integral.doc" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/398/398_texto_integral.doc" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/399/399_texto_integral.doc" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/400/400_texto_integral.doc" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/401/401_texto_integral.doc" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/402/402_texto_integral.doc" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/403/403_texto_integral.doc" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/416/416_texto_integral.doc" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/417/417_texto_integral.doc" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/418/418_texto_integral.doc" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/419/419_texto_integral.doc" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/420/420_texto_integral.doc" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/421/421_texto_integral.doc" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/422/422_texto_integral.doc" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/423/423_texto_integral.doc" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/424/424_texto_integral.doc" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/425/425_texto_integral.doc" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/441/441_texto_integral.doc" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/442/442_texto_integral.doc" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/443/443_texto_integral.doc" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/444/444_texto_integral.doc" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/445/445_texto_integral.doc" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/446/446_texto_integral.doc" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/447/447_texto_integral.doc" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/448/448_texto_integral.doc" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/449/449_texto_integral.doc" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/504/504_texto_integral.doc" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/505/505_texto_integral.doc" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/506/506_texto_integral.doc" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/507/507_texto_integral.doc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/508/508_texto_integral.doc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/509/509_texto_integral.doc" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/510/510_texto_integral.doc" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/491/491_texto_integral.doc" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/492/492_texto_integral.doc" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/493/493_texto_integral.doc" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/494/494_texto_integral.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/495/495_texto_integral.doc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/498/498_texto_integral.doc" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/530/530_texto_integral.doc" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/531/531_texto_integral.doc" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/532/532_texto_integral.doc" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/533/533_texto_integral.doc" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/534/534_texto_integral.doc" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/535/535_texto_integral.doc" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/536/536_texto_integral.doc" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/537/537_texto_integral.doc" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/538/538_texto_integral.doc" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/544/544_texto_integral.doc" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/573/573_texto_integral.doc" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/574/574_texto_integral.doc" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/575/575_texto_integral.doc" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/576/576_texto_integral.doc" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/577/577_texto_integral.doc" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/578/578_texto_integral.doc" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/579/579_texto_integral.doc" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/580/580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/581/581_texto_integral.doc" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/582/582_texto_integral.doc" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/583/583_texto_integral.doc" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/584/584_texto_integral.doc" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/591/591_texto_integral.doc" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/592/592_texto_integral.doc" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/593/593_texto_integral.doc" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/594/594_texto_integral.doc" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/595/595_texto_integral.doc" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/596/596_texto_integral.doc" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/597/597_texto_integral.doc" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/598/598_texto_integral.doc" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/599/599_texto_integral.doc" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/628/628_texto_integral.doc" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/601/601_texto_integral.doc" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/602/602_texto_integral.doc" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/613/613_texto_integral.doc" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/614/614_texto_integral.doc" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/615/615_texto_integral.doc" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/616/616_texto_integral.doc" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/618/618_texto_integral.doc" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/629/629_texto_integral.doc" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/630/630_texto_integral.doc" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/631/631_texto_integral.doc" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/632/632_texto_integral.doc" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/634/634_texto_integral.doc" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/633/633_texto_integral.doc" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/649/649_texto_integral.doc" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/650/650_texto_integral.doc" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/651/651_texto_integral.doc" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/652/652_texto_integral.doc" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/653/653_texto_integral.doc" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/654/654_texto_integral.doc" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/655/655_texto_integral.doc" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/656/656_texto_integral.doc" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/657/657_texto_integral.doc" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/658/658_texto_integral.doc" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/659/659_texto_integral.doc" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/660/660_texto_integral.doc" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/696/696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/697/697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/698/698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/699/699_texto_integral.doc" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/701/701_texto_integral.doc" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/827/827_texto_integral.doc" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/828/828_texto_integral.doc" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/829/829_texto_integral.doc" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1539/1539_texto_integral.doc" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/830/830_texto_integral.doc" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/831/831_texto_integral.doc" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/832/832_texto_integral.doc" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/833/833_texto_integral.doc" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/834/834_texto_integral.doc" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/835/835_texto_integral.doc" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/836/836_texto_integral.doc" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1080/1080_texto_integral.doc" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1081/1081_texto_integral.doc" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1082/1082_texto_integral.doc" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1083/1083_texto_integral.doc" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1084/1084_texto_integral.doc" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1085/1085_texto_integral.doc" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1086/1086_texto_integral.doc" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1542/1542_texto_integral.doc" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1543/1543_texto_integral.doc" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1544/1544_texto_integral.doc" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1545/1545_texto_integral.doc" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1554/1554_texto_integral.doc" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1478/1478_texto_integral.doc" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1479/1479_texto_integral.doc" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1480/1480_texto_integral.doc" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1639/1639_texto_integral.doc" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1767/1767_texto_integral.doc" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1770/1770_texto_integral.doc" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1771/1771_texto_integral.doc" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1772/1772_texto_integral.doc" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1950/1950_texto_integral.doc" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2012/2012_texto_integral.doc" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1951/1951_texto_integral.doc" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1952/1952_texto_integral.doc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1953/1953_texto_integral.doc" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1961/1961_texto_integral.doc" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1962/1962_texto_integral.doc" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1963/1963_texto_integral.doc" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1965/1965_texto_integral.doc" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1970/1970_texto_integral.doc" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2013/2013_texto_integral.doc" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1971/1971_texto_integral.doc" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1972/1972_texto_integral.doc" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1975/1975_texto_integral.doc" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1976/1976_texto_integral.doc" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1977/1977_texto_integral.doc" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1978/1978_texto_integral.doc" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1995/1995_texto_integral.doc" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1996/1996_texto_integral.doc" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1997/1997_texto_integral.doc" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1998/1998_texto_integral.doc" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1999/1999_texto_integral.doc" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2002/2002_texto_integral.doc" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2003/2003_texto_integral.doc" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2004/2004_texto_integral.doc" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2006/2006_texto_integral.doc" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2007/2007_texto_integral.doc" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2008/2008_texto_integral.doc" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2009/2009_texto_integral.doc" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2010/2010_texto_integral.doc" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2018/2018_texto_integral.doc" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2019/2019_texto_integral.doc" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2020/2020_texto_integral.doc" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2021/2021_texto_integral.doc" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2022/2022_texto_integral.doc" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2023/2023_texto_integral.doc" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2024/2024_texto_integral.doc" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2025/2025_texto_integral.doc" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2026/2026_texto_integral.doc" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2027/2027_texto_integral.doc" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2029/2029_texto_integral.doc" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2030/2030_texto_integral.doc" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2037/2037_texto_integral.doc" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2038/2038_texto_integral.doc" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2039/2039_texto_integral.doc" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2040/2040_texto_integral.doc" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2041/2041_texto_integral.doc" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2042/2042_texto_integral.doc" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2043/2043_texto_integral.doc" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2044/2044_texto_integral.doc" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2045/2045_texto_integral.doc" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2046/2046_texto_integral.doc" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2047/2047_texto_integral.doc" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2056/2056_texto_integral.doc" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2057/2057_texto_integral.doc" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2058/2058_texto_integral.doc" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2069/2069_texto_integral.doc" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2070/2070_texto_integral.doc" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2083/2083_texto_integral.doc" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2084/2084_texto_integral.doc" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2085/2085_texto_integral.doc" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2086/2086_texto_integral.doc" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2087/2087_texto_integral.doc" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2088/2088_texto_integral.doc" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2089/2089_texto_integral.doc" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2090/2090_texto_integral.doc" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2104/2104_texto_integral.doc" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2107/2107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2108/2108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2109/2109_texto_integral.doc" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2110/2110_texto_integral.doc" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2111/2111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2112/2112_texto_integral.doc" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2113/2113_texto_integral.doc" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2114/2114_texto_integral.doc" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/26/26_texto_integral.doc" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/34/34_texto_integral.doc" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/61/61_texto_integral.doc" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/74/74_texto_integral.doc" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/151/151_texto_integral.doc" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/152/152_texto_integral.doc" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/153/153_texto_integral.doc" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/229/229_texto_integral.doc" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/230/230_texto_integral.doc" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/314/314_texto_integral.doc" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/373/373_texto_integral.doc" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/374/374_texto_integral.doc" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/496/496_texto_integral.doc" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/497/497_texto_integral.doc" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/570/570_texto_integral.doc" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/571/571_texto_integral.doc" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/590/590_texto_integral.doc" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/648/648_texto_integral.doc" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/702/702_texto_integral.doc" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1541/1541_texto_integral.doc" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1477/1477_texto_integral.doc" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1635/1635_texto_integral.doc" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1637/1637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1979/1979_texto_integral.doc" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2000/2000_texto_integral.doc" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2017/2017_texto_integral.doc" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2055/2055_texto_integral.doc" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2081/2081_texto_integral.doc" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2082/2082_texto_integral.doc" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2102/2102_texto_integral.doc" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2103/2103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/140/140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/141/141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/142/142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/143/143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/144/144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/145/145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/146/146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/72/72_texto_integral.doc" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/147/147_texto_integral.doc" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/148/148_texto_integral.doc" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/149/149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/150/150_texto_integral.doc" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/206/206_texto_integral.doc" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/208/208_texto_integral.doc" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/322/322_texto_integral.doc" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/323/323_texto_integral.doc" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/324/324_texto_integral.doc" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/325/325_texto_integral.doc" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/354/354_texto_integral.doc" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/355/355_texto_integral.doc" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/356/356_texto_integral.doc" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/357/357_texto_integral.doc" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/358/358_texto_integral.doc" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/360/360_texto_integral.doc" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/451/451_texto_integral.doc" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/452/452_texto_integral.doc" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/453/453_texto_integral.doc" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/454/454_texto_integral.doc" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/455/455_texto_integral.doc" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/456/456_texto_integral.doc" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/457/457_texto_integral.doc" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/458/458_texto_integral.doc" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/469/469_texto_integral.doc" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/470/470_texto_integral.doc" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/471/471_texto_integral.doc" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/472/472_texto_integral.doc" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/473/473_texto_integral.doc" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/474/474_texto_integral.doc" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/475/475_texto_integral.doc" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/476/476_texto_integral.doc" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/477/477_texto_integral.doc" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/488/488_texto_integral.doc" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/489/489_texto_integral.doc" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/490/490_texto_integral.doc" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/539/539_texto_integral.doc" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/540/540_texto_integral.doc" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/541/541_texto_integral.doc" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/542/542_texto_integral.doc" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/569/569_texto_integral.doc" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/572/572_texto_integral.doc" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/589/589_texto_integral.doc" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/610/610_texto_integral.doc" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/611/611_texto_integral.doc" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/612/612_texto_integral.doc" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/645/645_texto_integral.doc" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/646/646_texto_integral.doc" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/647/647_texto_integral.doc" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/703/703_texto_integral.doc" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/704/704_texto_integral.doc" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/705/705_texto_integral.doc" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/706/706_texto_integral.doc" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1078/1078_texto_integral.doc" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1540/1540_texto_integral.doc" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1476/1476_texto_integral.doc" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1632/1632_texto_integral.doc" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1633/1633_texto_integral.doc" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1948/1948_texto_integral.doc" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1949/1949_texto_integral.doc" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1973/1973_texto_integral.doc" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1980/1980_texto_integral.doc" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1982/1982_texto_integral.doc" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2079/2079_texto_integral.doc" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2080/2080_texto_integral.doc" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2092/2092_texto_integral.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2566/2566_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2567/2567_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/640/640_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/641/641_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/642/642_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/708/708_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/709/709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1955/1955_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1984/1984_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2094/2094_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2172/2172_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2173/2173_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2174/2174_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/63/63_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/109/109_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/136/136_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/222/222_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/228/228_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/258/258_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/287/287_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/321/321_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/351/351_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/394/394_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/426/426_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/468/468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/478/478_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/555/555_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/556/556_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/557/557_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/635/635_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/636/636_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/637/637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/638/638_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/639/639_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/707/707_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/887/887_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1156/1156_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1595/1595_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1596/1596_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1734/1734_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1821/1821_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1954/1954_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1974/1974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1985/1985_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2011/2011_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2028/2028_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2033/2033_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2048/2048_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2071/2071_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2093/2093_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2106/2106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2170/2170_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2171/2171_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/17/17_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/27/27_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/28/28_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/29/29_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/30/30_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/31/31_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/32/32_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/40/40_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/45/45_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/46/46_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/47/47_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/51/51_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/52/52_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/53/53_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/54/54_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/55/55_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/56/56_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/57/57_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/58/58_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/59/59_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/60/60_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/65/65_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/66/66_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/67/67_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/71/71_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/73/73_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/75/75_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/76/76_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/77/77_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/78/78_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/79/79_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/81/81_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/83/83_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/85/85_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/88/88_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/90/90_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/93/93_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/96/96_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/98/98_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/100/100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/101/101_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/102/102_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/103/103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/104/104_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/105/105_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/106/106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/107/107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/108/108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/117/117_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/118/118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/119/119_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/120/120_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/121/121_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/122/122_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/123/123_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/124/124_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/125/125_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/126/126_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/127/127_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/128/128_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/129/129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/130/130_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/131/131_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/132/132_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/133/133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/134/134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/135/135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/170/170_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/171/171_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/172/172_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/173/173_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/174/174_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/175/175_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/176/176_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/177/177_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/178/178_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/179/179_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/180/180_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/181/181_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/182/182_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/183/183_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/184/184_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/185/185_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/186/186_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/187/187_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/188/188_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/189/189_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/190/190_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/207/207_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/210/210_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/213/213_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/217/217_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/218/218_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/219/219_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/220/220_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/221/221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/242/242_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/243/243_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/244/244_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/245/245_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/246/246_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/247/247_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/248/248_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/249/249_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/250/250_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/251/251_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/252/252_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/253/253_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/254/254_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/269/269_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/270/270_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/271/271_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/272/272_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/273/273_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/274/274_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/275/275_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/276/276_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/277/277_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/278/278_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/279/279_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/280/280_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/281/281_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/282/282_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/283/283_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/293/293_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/294/294_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/295/295_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/296/296_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/297/297_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/299/299_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/302/302_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/303/303_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/304/304_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/306/306_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/307/307_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/308/308_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/309/309_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/310/310_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/311/311_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/312/312_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/336/336_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/337/337_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/338/338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/339/339_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/340/340_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/341/341_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/342/342_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/343/343_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/344/344_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/345/345_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/361/361_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/362/362_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/363/363_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/364/364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/365/365_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/366/366_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/367/367_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/368/368_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/369/369_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/370/370_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/371/371_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/372/372_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/386/386_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/387/387_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/388/388_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/389/389_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/405/405_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/406/406_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/407/407_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/408/408_texto_integral.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/409/409_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/410/410_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/411/411_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/412/412_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/413/413_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/414/414_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/415/415_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/427/427_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/428/428_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/429/429_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/430/430_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/431/431_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/432/432_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/433/433_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/434/434_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/435/435_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/436/436_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/437/437_texto_integral.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/460/460_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/461/461_texto_integral.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/462/462_texto_integral.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/463/463_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/464/464_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/465/465_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/466/466_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/467/467_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/511/511_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/512/512_texto_integral.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/513/513_texto_integral.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/514/514_texto_integral.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/515/515_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/516/516_texto_integral.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/517/517_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/518/518_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/519/519_texto_integral.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/520/520_texto_integral.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/521/521_texto_integral.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/543/543_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/545/545_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/546/546_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/547/547_texto_integral.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/548/548_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/549/549_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/550/550_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/551/551_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/552/552_texto_integral.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/553/553_texto_integral.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/554/554_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/559/559_texto_integral.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/560/560_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/561/561_texto_integral.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/562/562_texto_integral.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/563/563_texto_integral.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/564/564_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/565/565_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/566/566_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/567/567_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/568/568_texto_integral.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/604/604_texto_integral.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/605/605_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/606/606_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/607/607_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/608/608_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/609/609_texto_integral.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/620/620_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/621/621_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/622/622_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/623/623_texto_integral.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/624/624_texto_integral.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/625/625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/626/626_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/627/627_texto_integral.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/664/664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/665/665_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/666/666_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/667/667_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/668/668_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/671/671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/672/672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/670/670_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/682/682_texto_integral.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/683/683_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/684/684_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/685/685_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/686/686_texto_integral.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/687/687_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/689/689_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/690/690_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/691/691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/692/692_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/693/693_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/694/694_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/695/695_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/889/889_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/890/890_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/891/891_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/892/892_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/893/893_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/894/894_texto_integral.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/895/895_texto_integral.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/896/896_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/897/897_texto_integral.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1148/1148_texto_integral.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1149/1149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1150/1150_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1151/1151_texto_integral.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1152/1152_texto_integral.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1153/1153_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1154/1154_texto_integral.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1155/1155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1452/1452_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1453/1453_texto_integral.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1454/1454_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1455/1455_texto_integral.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1456/1456_texto_integral.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1457/1457_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1459/1459_texto_integral.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1461/1461_texto_integral.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1463/1463_texto_integral.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1464/1464_texto_integral.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1466/1466_texto_integral.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1481/1481_texto_integral.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1482/1482_texto_integral.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1483/1483_texto_integral.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1634/1634_texto_integral.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1636/1636_texto_integral.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1638/1638_texto_integral.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1640/1640_texto_integral.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1940/1940_texto_integral.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1941/1941_texto_integral.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1942/1942_texto_integral.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1943/1943_texto_integral.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1944/1944_texto_integral.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1945/1945_texto_integral.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1946/1946_texto_integral.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1947/1947_texto_integral.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1964/1964_texto_integral.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1966/1966_texto_integral.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1967/1967_texto_integral.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1968/1968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1969/1969_texto_integral.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1983/1983_texto_integral.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1981/1981_texto_integral.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1986/1986_texto_integral.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1987/1987_texto_integral.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1988/1988_texto_integral.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1989/1989_texto_integral.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1990/1990_texto_integral.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1991/1991_texto_integral.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1992/1992_texto_integral.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1993/1993_texto_integral.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1994/1994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2014/2014_texto_integral.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2015/2015_texto_integral.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2016/2016_texto_integral.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2031/2031_texto_integral.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2032/2032_texto_integral.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2034/2034_texto_integral.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2105/2105_texto_integral.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2059/2059_texto_integral.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2060/2060_texto_integral.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2061/2061_texto_integral.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2062/2062_texto_integral.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2063/2063_texto_integral.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2064/2064_texto_integral.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2065/2065_texto_integral.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2066/2066_texto_integral.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2067/2067_texto_integral.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2068/2068_texto_integral.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2075/2075_texto_integral.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2091/2091_texto_integral.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2076/2076_texto_integral.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2078/2078_texto_integral.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2098/2098_texto_integral.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2099/2099_texto_integral.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2100/2100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2101/2101_texto_integral.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/3168/3168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/450/450_texto_integral.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/255/255_texto_integral.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/257/257_texto_integral.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/487/487_texto_integral.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/673/673_texto_integral.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/674/674_texto_integral.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/675/675_texto_integral.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/676/676_texto_integral.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/677/677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/678/678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/679/679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/680/680_texto_integral.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/681/681_texto_integral.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1458/1458_texto_integral.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1460/1460_texto_integral.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1462/1462_texto_integral.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1465/1465_texto_integral.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1467/1467_texto_integral.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2036/2036_texto_integral.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1822/1822_texto_integral.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/8/8_texto_integral.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/9/9_texto_integral.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/10/10_texto_integral.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/12/12_texto_integral.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/11/11_texto_integral.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/13/13_texto_integral.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/38/38_texto_integral.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/48/48_texto_integral.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/49/49_texto_integral.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/110/110_texto_integral.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/111/111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/112/112_texto_integral.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/113/113_texto_integral.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/114/114_texto_integral.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/137/137_texto_integral.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/138/138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/139/139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/223/223_texto_integral.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/224/224_texto_integral.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/225/225_texto_integral.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/226/226_texto_integral.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/227/227_texto_integral.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/285/285_texto_integral.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/286/286_texto_integral.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/315/315_texto_integral.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/316/316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/317/317_texto_integral.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/318/318_texto_integral.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/319/319_texto_integral.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/346/346_texto_integral.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/347/347_texto_integral.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/348/348_texto_integral.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/349/349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/350/350_texto_integral.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/352/352_texto_integral.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/395/395_texto_integral.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/396/396_texto_integral.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/438/438_texto_integral.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/439/439_texto_integral.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/440/440_texto_integral.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/479/479_texto_integral.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/480/480_texto_integral.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/481/481_texto_integral.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/482/482_texto_integral.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/483/483_texto_integral.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/484/484_texto_integral.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/485/485_texto_integral.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/486/486_texto_integral.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/499/499_texto_integral.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/500/500_texto_integral.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/501/501_texto_integral.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/502/502_texto_integral.doc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/503/503_texto_integral.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/522/522_texto_integral.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/523/523_texto_integral.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/524/524_texto_integral.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/525/525_texto_integral.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/526/526_texto_integral.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/527/527_texto_integral.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/529/529_texto_integral.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/585/585_texto_integral.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/586/586_texto_integral.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/587/587_texto_integral.doc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/617/617_texto_integral.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/619/619_texto_integral.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/643/643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/644/644_texto_integral.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/661/661_texto_integral.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/662/662_texto_integral.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/826/826_texto_integral.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1468/1468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1469/1469_texto_integral.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1470/1470_texto_integral.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1956/1956_texto_integral.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1957/1957_texto_integral.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1958/1958_texto_integral.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1959/1959_texto_integral.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1960/1960_texto_integral.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2049/2049_texto_integral.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2050/2050_texto_integral.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2051/2051_texto_integral.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2052/2052_texto_integral.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2053/2053_texto_integral.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2072/2072_texto_integral.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2073/2073_texto_integral.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2074/2074_texto_integral.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2095/2095_texto_integral.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2096/2096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2097/2097_texto_integral.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2006/21130/91_2006-prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/37/37_texto_integral.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/50/50_texto_integral.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/256/256_texto_integral.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/320/320_texto_integral.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/663/663_texto_integral.doc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2054/2054_texto_integral.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2001/2001_texto_integral.doc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/14/14_texto_integral.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/15/15_texto_integral.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/16/16_texto_integral.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/18/18_texto_integral.doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/19/19_texto_integral.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/20/20_texto_integral.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/21/21_texto_integral.doc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/23/23_texto_integral.doc" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/24/24_texto_integral.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/25/25_texto_integral.doc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/35/35_texto_integral.doc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/41/41_texto_integral.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/39/39_texto_integral.doc" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/36/36_texto_integral.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/42/42_texto_integral.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/62/62_texto_integral.doc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/64/64_texto_integral.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/68/68_texto_integral.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/69/69_texto_integral.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/70/70_texto_integral.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/80/80_texto_integral.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/82/82_texto_integral.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/84/84_texto_integral.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/86/86_texto_integral.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/87/87_texto_integral.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/89/89_texto_integral.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/91/91_texto_integral.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/92/92_texto_integral.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/94/94_texto_integral.doc" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/95/95_texto_integral.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/97/97_texto_integral.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/99/99_texto_integral.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/154/154_texto_integral.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/155/155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/156/156_texto_integral.doc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/157/157_texto_integral.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/158/158_texto_integral.doc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/161/161_texto_integral.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/162/162_texto_integral.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/163/163_texto_integral.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/164/164_texto_integral.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/165/165_texto_integral.doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/166/166_texto_integral.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/167/167_texto_integral.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/168/168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/191/191_texto_integral.doc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/192/192_texto_integral.doc" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/193/193_texto_integral.doc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/194/194_texto_integral.doc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/195/195_texto_integral.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/196/196_texto_integral.doc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/197/197_texto_integral.doc" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/198/198_texto_integral.doc" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/199/199_texto_integral.doc" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/200/200_texto_integral.doc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/201/201_texto_integral.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/202/202_texto_integral.doc" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/203/203_texto_integral.doc" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/204/204_texto_integral.doc" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/211/211_texto_integral.doc" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/212/212_texto_integral.doc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/214/214_texto_integral.doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/215/215_texto_integral.doc" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/216/216_texto_integral.doc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/231/231_texto_integral.doc" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/232/232_texto_integral.doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/233/233_texto_integral.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/234/234_texto_integral.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/235/235_texto_integral.doc" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/236/236_texto_integral.doc" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/237/237_texto_integral.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/238/238_texto_integral.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/239/239_texto_integral.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/240/240_texto_integral.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/241/241_texto_integral.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/259/259_texto_integral.doc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/260/260_texto_integral.doc" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/261/261_texto_integral.doc" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/262/262_texto_integral.doc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/263/263_texto_integral.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/264/264_texto_integral.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/265/265_texto_integral.doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/266/266_texto_integral.doc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/267/267_texto_integral.doc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/268/268_texto_integral.doc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/385/385_texto_integral.doc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/288/288_texto_integral.doc" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/289/289_texto_integral.doc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/290/290_texto_integral.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/305/305_texto_integral.doc" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/298/298_texto_integral.doc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/291/291_texto_integral.doc" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/300/300_texto_integral.doc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/301/301_texto_integral.doc" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/313/313_texto_integral.doc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/326/326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/327/327_texto_integral.doc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/328/328_texto_integral.doc" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/329/329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/330/330_texto_integral.doc" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/331/331_texto_integral.doc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/332/332_texto_integral.doc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/333/333_texto_integral.doc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/334/334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/353/353_texto_integral.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/375/375_texto_integral.doc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/376/376_texto_integral.doc" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/377/377_texto_integral.doc" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/378/378_texto_integral.doc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/379/379_texto_integral.doc" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/380/380_texto_integral.doc" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/381/381_texto_integral.doc" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/383/383_texto_integral.doc" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/384/384_texto_integral.doc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/390/390_texto_integral.doc" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/391/391_texto_integral.doc" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/392/392_texto_integral.doc" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/397/397_texto_integral.doc" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/398/398_texto_integral.doc" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/399/399_texto_integral.doc" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/400/400_texto_integral.doc" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/401/401_texto_integral.doc" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/402/402_texto_integral.doc" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/403/403_texto_integral.doc" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/416/416_texto_integral.doc" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/417/417_texto_integral.doc" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/418/418_texto_integral.doc" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/419/419_texto_integral.doc" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/420/420_texto_integral.doc" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/421/421_texto_integral.doc" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/422/422_texto_integral.doc" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/423/423_texto_integral.doc" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/424/424_texto_integral.doc" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/425/425_texto_integral.doc" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/441/441_texto_integral.doc" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/442/442_texto_integral.doc" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/443/443_texto_integral.doc" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/444/444_texto_integral.doc" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/445/445_texto_integral.doc" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/446/446_texto_integral.doc" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/447/447_texto_integral.doc" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/448/448_texto_integral.doc" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/449/449_texto_integral.doc" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/504/504_texto_integral.doc" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/505/505_texto_integral.doc" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/506/506_texto_integral.doc" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/507/507_texto_integral.doc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/508/508_texto_integral.doc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/509/509_texto_integral.doc" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/510/510_texto_integral.doc" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/491/491_texto_integral.doc" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/492/492_texto_integral.doc" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/493/493_texto_integral.doc" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/494/494_texto_integral.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/495/495_texto_integral.doc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/498/498_texto_integral.doc" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/530/530_texto_integral.doc" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/531/531_texto_integral.doc" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/532/532_texto_integral.doc" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/533/533_texto_integral.doc" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/534/534_texto_integral.doc" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/535/535_texto_integral.doc" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/536/536_texto_integral.doc" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/537/537_texto_integral.doc" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/538/538_texto_integral.doc" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/544/544_texto_integral.doc" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/573/573_texto_integral.doc" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/574/574_texto_integral.doc" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/575/575_texto_integral.doc" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/576/576_texto_integral.doc" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/577/577_texto_integral.doc" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/578/578_texto_integral.doc" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/579/579_texto_integral.doc" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/580/580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/581/581_texto_integral.doc" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/582/582_texto_integral.doc" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/583/583_texto_integral.doc" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/584/584_texto_integral.doc" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/591/591_texto_integral.doc" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/592/592_texto_integral.doc" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/593/593_texto_integral.doc" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/594/594_texto_integral.doc" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/595/595_texto_integral.doc" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/596/596_texto_integral.doc" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/597/597_texto_integral.doc" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/598/598_texto_integral.doc" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/599/599_texto_integral.doc" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/628/628_texto_integral.doc" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/601/601_texto_integral.doc" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/602/602_texto_integral.doc" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/613/613_texto_integral.doc" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/614/614_texto_integral.doc" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/615/615_texto_integral.doc" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/616/616_texto_integral.doc" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/618/618_texto_integral.doc" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/629/629_texto_integral.doc" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/630/630_texto_integral.doc" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/631/631_texto_integral.doc" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/632/632_texto_integral.doc" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/634/634_texto_integral.doc" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/633/633_texto_integral.doc" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/649/649_texto_integral.doc" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/650/650_texto_integral.doc" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/651/651_texto_integral.doc" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/652/652_texto_integral.doc" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/653/653_texto_integral.doc" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/654/654_texto_integral.doc" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/655/655_texto_integral.doc" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/656/656_texto_integral.doc" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/657/657_texto_integral.doc" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/658/658_texto_integral.doc" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/659/659_texto_integral.doc" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/660/660_texto_integral.doc" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/696/696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/697/697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/698/698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/699/699_texto_integral.doc" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/701/701_texto_integral.doc" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/827/827_texto_integral.doc" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/828/828_texto_integral.doc" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/829/829_texto_integral.doc" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1539/1539_texto_integral.doc" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/830/830_texto_integral.doc" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/831/831_texto_integral.doc" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/832/832_texto_integral.doc" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/833/833_texto_integral.doc" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/834/834_texto_integral.doc" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/835/835_texto_integral.doc" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/836/836_texto_integral.doc" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1080/1080_texto_integral.doc" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1081/1081_texto_integral.doc" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1082/1082_texto_integral.doc" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1083/1083_texto_integral.doc" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1084/1084_texto_integral.doc" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1085/1085_texto_integral.doc" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1086/1086_texto_integral.doc" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1542/1542_texto_integral.doc" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1543/1543_texto_integral.doc" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1544/1544_texto_integral.doc" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1545/1545_texto_integral.doc" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1554/1554_texto_integral.doc" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1478/1478_texto_integral.doc" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1479/1479_texto_integral.doc" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1480/1480_texto_integral.doc" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1639/1639_texto_integral.doc" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1767/1767_texto_integral.doc" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1770/1770_texto_integral.doc" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1771/1771_texto_integral.doc" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1772/1772_texto_integral.doc" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1950/1950_texto_integral.doc" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2012/2012_texto_integral.doc" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1951/1951_texto_integral.doc" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1952/1952_texto_integral.doc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1953/1953_texto_integral.doc" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1961/1961_texto_integral.doc" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1962/1962_texto_integral.doc" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1963/1963_texto_integral.doc" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1965/1965_texto_integral.doc" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1970/1970_texto_integral.doc" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2013/2013_texto_integral.doc" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1971/1971_texto_integral.doc" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1972/1972_texto_integral.doc" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1975/1975_texto_integral.doc" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1976/1976_texto_integral.doc" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1977/1977_texto_integral.doc" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1978/1978_texto_integral.doc" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1995/1995_texto_integral.doc" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1996/1996_texto_integral.doc" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1997/1997_texto_integral.doc" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1998/1998_texto_integral.doc" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1999/1999_texto_integral.doc" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2002/2002_texto_integral.doc" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2003/2003_texto_integral.doc" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2004/2004_texto_integral.doc" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2006/2006_texto_integral.doc" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2007/2007_texto_integral.doc" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2008/2008_texto_integral.doc" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2009/2009_texto_integral.doc" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2010/2010_texto_integral.doc" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2018/2018_texto_integral.doc" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2019/2019_texto_integral.doc" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2020/2020_texto_integral.doc" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2021/2021_texto_integral.doc" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2022/2022_texto_integral.doc" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2023/2023_texto_integral.doc" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2024/2024_texto_integral.doc" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2025/2025_texto_integral.doc" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2026/2026_texto_integral.doc" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2027/2027_texto_integral.doc" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2029/2029_texto_integral.doc" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2030/2030_texto_integral.doc" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2037/2037_texto_integral.doc" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2038/2038_texto_integral.doc" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2039/2039_texto_integral.doc" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2040/2040_texto_integral.doc" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2041/2041_texto_integral.doc" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2042/2042_texto_integral.doc" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2043/2043_texto_integral.doc" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2044/2044_texto_integral.doc" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2045/2045_texto_integral.doc" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2046/2046_texto_integral.doc" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2047/2047_texto_integral.doc" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2056/2056_texto_integral.doc" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2057/2057_texto_integral.doc" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2058/2058_texto_integral.doc" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2069/2069_texto_integral.doc" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2070/2070_texto_integral.doc" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2083/2083_texto_integral.doc" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2084/2084_texto_integral.doc" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2085/2085_texto_integral.doc" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2086/2086_texto_integral.doc" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2087/2087_texto_integral.doc" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2088/2088_texto_integral.doc" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2089/2089_texto_integral.doc" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2090/2090_texto_integral.doc" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2104/2104_texto_integral.doc" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2107/2107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2108/2108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2109/2109_texto_integral.doc" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2110/2110_texto_integral.doc" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2111/2111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2112/2112_texto_integral.doc" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2113/2113_texto_integral.doc" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2114/2114_texto_integral.doc" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/26/26_texto_integral.doc" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/34/34_texto_integral.doc" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/61/61_texto_integral.doc" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/74/74_texto_integral.doc" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/151/151_texto_integral.doc" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/152/152_texto_integral.doc" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/153/153_texto_integral.doc" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/229/229_texto_integral.doc" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/230/230_texto_integral.doc" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/314/314_texto_integral.doc" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/373/373_texto_integral.doc" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/374/374_texto_integral.doc" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/496/496_texto_integral.doc" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/497/497_texto_integral.doc" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/570/570_texto_integral.doc" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/571/571_texto_integral.doc" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/590/590_texto_integral.doc" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/648/648_texto_integral.doc" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/702/702_texto_integral.doc" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1541/1541_texto_integral.doc" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1477/1477_texto_integral.doc" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1635/1635_texto_integral.doc" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1637/1637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1979/1979_texto_integral.doc" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2000/2000_texto_integral.doc" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2017/2017_texto_integral.doc" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2055/2055_texto_integral.doc" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2081/2081_texto_integral.doc" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2082/2082_texto_integral.doc" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2102/2102_texto_integral.doc" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2103/2103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/140/140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/141/141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/142/142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/143/143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/144/144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/145/145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/146/146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/72/72_texto_integral.doc" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/147/147_texto_integral.doc" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/148/148_texto_integral.doc" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/149/149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/150/150_texto_integral.doc" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/206/206_texto_integral.doc" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/208/208_texto_integral.doc" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/322/322_texto_integral.doc" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/323/323_texto_integral.doc" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/324/324_texto_integral.doc" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/325/325_texto_integral.doc" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/354/354_texto_integral.doc" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/355/355_texto_integral.doc" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/356/356_texto_integral.doc" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/357/357_texto_integral.doc" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/358/358_texto_integral.doc" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/360/360_texto_integral.doc" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/451/451_texto_integral.doc" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/452/452_texto_integral.doc" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/453/453_texto_integral.doc" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/454/454_texto_integral.doc" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/455/455_texto_integral.doc" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/456/456_texto_integral.doc" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/457/457_texto_integral.doc" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/458/458_texto_integral.doc" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/469/469_texto_integral.doc" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/470/470_texto_integral.doc" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/471/471_texto_integral.doc" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/472/472_texto_integral.doc" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/473/473_texto_integral.doc" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/474/474_texto_integral.doc" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/475/475_texto_integral.doc" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/476/476_texto_integral.doc" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/477/477_texto_integral.doc" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/488/488_texto_integral.doc" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/489/489_texto_integral.doc" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/490/490_texto_integral.doc" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/539/539_texto_integral.doc" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/540/540_texto_integral.doc" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/541/541_texto_integral.doc" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/542/542_texto_integral.doc" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/569/569_texto_integral.doc" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/572/572_texto_integral.doc" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/589/589_texto_integral.doc" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/610/610_texto_integral.doc" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/611/611_texto_integral.doc" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/612/612_texto_integral.doc" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/645/645_texto_integral.doc" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/646/646_texto_integral.doc" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/647/647_texto_integral.doc" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/703/703_texto_integral.doc" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/704/704_texto_integral.doc" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/705/705_texto_integral.doc" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/706/706_texto_integral.doc" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1078/1078_texto_integral.doc" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1540/1540_texto_integral.doc" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1476/1476_texto_integral.doc" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1632/1632_texto_integral.doc" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1633/1633_texto_integral.doc" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1948/1948_texto_integral.doc" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1949/1949_texto_integral.doc" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1973/1973_texto_integral.doc" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1980/1980_texto_integral.doc" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/1982/1982_texto_integral.doc" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2079/2079_texto_integral.doc" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2080/2080_texto_integral.doc" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2006/2092/2092_texto_integral.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H965"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="98.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>