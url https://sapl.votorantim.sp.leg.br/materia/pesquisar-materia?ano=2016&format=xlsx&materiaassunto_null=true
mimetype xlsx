--- v0 (2026-02-02)
+++ v1 (2026-04-14)
@@ -54,1122 +54,1122 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11657</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATAE</t>
   </si>
   <si>
     <t>ATA de Sessão extraordinária</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11657/1a_s._ex_-_16-11-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11657/1a_s._ex_-_16-11-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO EXTRAORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 16 DE NOVEMBRO DE 2016.</t>
   </si>
   <si>
     <t>11660</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11660/2a_s._ex_-_06-12-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11660/2a_s._ex_-_06-12-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª SESSÃO EXTRAORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 06 DE DEZEMBRO DE 2016.</t>
   </si>
   <si>
     <t>8247</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2016/8247/8247_texto_integral.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2016/8247/8247_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3ª SESSÃO EXTRAORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 13 DE DEZEMBRO DE 2016.</t>
   </si>
   <si>
     <t>8248</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2016/8248/8248_texto_integral.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2016/8248/8248_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 4ª SESSÃO EXTRAORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 15 DE DEZEMBRO DE 2016.</t>
   </si>
   <si>
     <t>8249</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2016/8249/8249_texto_integral.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2016/8249/8249_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 5ª SESSÃO EXTRAORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 20 DE DEZEMBRO DE 2016.</t>
   </si>
   <si>
     <t>11528</t>
   </si>
   <si>
     <t>ATAO</t>
   </si>
   <si>
     <t>ATA de Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11528/1a_s.o_-_02-02-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11528/1a_s.o_-_02-02-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 02 DE FEVEREIRO DE 2016.</t>
   </si>
   <si>
     <t>11531</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11531/2a_s.o_-_05-02-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11531/2a_s.o_-_05-02-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 05 DE FEVEREIRO DE 2016.</t>
   </si>
   <si>
     <t>11532</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11532/3a_s.o_-_16-02-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11532/3a_s.o_-_16-02-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 3ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 16 DE FEVEREIRO DE 2016.</t>
   </si>
   <si>
     <t>11535</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11535/4a_s.o_-_23-02-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11535/4a_s.o_-_23-02-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 4ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 23 DE FEVEREIRO DE 2016</t>
   </si>
   <si>
     <t>11536</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11536/5a_s.o_-_01-03-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11536/5a_s.o_-_01-03-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 5ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 01 DE MARÇO DE 2016</t>
   </si>
   <si>
     <t>11537</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11537/6a_s.o_-_08-03-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11537/6a_s.o_-_08-03-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 6ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 08 DE MARÇO DE 2016</t>
   </si>
   <si>
     <t>11538</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11538/7a_s.o_-_15-03-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11538/7a_s.o_-_15-03-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 7ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 15 DE MARÇO DE 2016</t>
   </si>
   <si>
     <t>11539</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11539/8a_s.o_-_22-03-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11539/8a_s.o_-_22-03-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 8ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 22 DE MARÇO DE 2016</t>
   </si>
   <si>
     <t>11540</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11540/9a_s.o_-_29-03-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11540/9a_s.o_-_29-03-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 9ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 29 DE MARÇO DE 2016</t>
   </si>
   <si>
     <t>11542</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11542/10a_s.o_-05-04-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11542/10a_s.o_-05-04-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 10ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 05 DE ABRIL DE 2016</t>
   </si>
   <si>
     <t>11543</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11543/11a_s.o_-_12-04-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11543/11a_s.o_-_12-04-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 11ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 12 DE ABRIL DE 2016</t>
   </si>
   <si>
     <t>11545</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11545/12a_s.o_-_19-04-16_ii.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11545/12a_s.o_-_19-04-16_ii.pdf</t>
   </si>
   <si>
     <t>ATA DA 12ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 19 DE ABRIL DE 2016</t>
   </si>
   <si>
     <t>11546</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11546/13a_s.o_-_26-04-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11546/13a_s.o_-_26-04-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 13ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 26 DE ABRIL DE 2016</t>
   </si>
   <si>
     <t>11556</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11556/14a_s.o_-_03-05-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11556/14a_s.o_-_03-05-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 14ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 03 DE MAIO DE 2016</t>
   </si>
   <si>
     <t>11558</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11558/15a_s.o_-_10-05-16_ii.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11558/15a_s.o_-_10-05-16_ii.pdf</t>
   </si>
   <si>
     <t>ATA DA 15ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 10 DE MAIO DE 2016</t>
   </si>
   <si>
     <t>11559</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11559/16a_s.o_-_17-05-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11559/16a_s.o_-_17-05-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 16ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 17 DE MAIO DE 2016</t>
   </si>
   <si>
     <t>11561</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11561/17a_s.o_-_24-05-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11561/17a_s.o_-_24-05-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 17ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 24 DE MAIO DE 2016</t>
   </si>
   <si>
     <t>11562</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11562/18a_s.o_-_31-05-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11562/18a_s.o_-_31-05-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 18ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 31 DE MAIO DE 2016.</t>
   </si>
   <si>
     <t>11564</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11564/19a_s.o_-_07-06-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11564/19a_s.o_-_07-06-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 19ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 07 DE JUNHO DE 2016.</t>
   </si>
   <si>
     <t>11566</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11566/20a_s.o_-_14-06-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11566/20a_s.o_-_14-06-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 20ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 14 DE JUNHO DE 2016.</t>
   </si>
   <si>
     <t>11570</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11570/21a_s.o_-_21-06-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11570/21a_s.o_-_21-06-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 21ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 21 DE JUNHO DE 2016.</t>
   </si>
   <si>
     <t>11571</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11571/22a_s.o_-_28-06-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11571/22a_s.o_-_28-06-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 22ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 28 DE JUNHO DE 2016.</t>
   </si>
   <si>
     <t>11572</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11572/23a_s.o_-_05-07-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11572/23a_s.o_-_05-07-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 23ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 05 DE JULHO DE 2016.</t>
   </si>
   <si>
     <t>11574</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11574/24a_s.o_-_12-07-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11574/24a_s.o_-_12-07-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 24ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 12 DE JULHO DE 2016.</t>
   </si>
   <si>
     <t>11575</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11575/25a_s.o_-_19-07-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11575/25a_s.o_-_19-07-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 25ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 19 DE JULHO DE 2016.</t>
   </si>
   <si>
     <t>11577</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11577/26a_s.o_-_02-08-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11577/26a_s.o_-_02-08-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 26ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 02 DE AGOSTO DE 2016.</t>
   </si>
   <si>
     <t>11580</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11580/27a_s.o_-_09-08-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11580/27a_s.o_-_09-08-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 27ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 09 DE AGOSTO DE 2016.</t>
   </si>
   <si>
     <t>11582</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11582/28a_s.o_-_16-08-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11582/28a_s.o_-_16-08-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 28ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 16 DE AGOSTO DE 2016.</t>
   </si>
   <si>
     <t>11583</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11583/29a_s.o_-_23-08-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11583/29a_s.o_-_23-08-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 29ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 23 DE AGOSTO DE 2016.</t>
   </si>
   <si>
     <t>11585</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11585/30a_s.o_-_30-08-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11585/30a_s.o_-_30-08-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 30ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 30 DE AGOSTO DE 2016.</t>
   </si>
   <si>
     <t>11586</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11586/31a_s.o_-_06-09-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11586/31a_s.o_-_06-09-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 31ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 06 DE SETEMBRO DE 2016.</t>
   </si>
   <si>
     <t>11587</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11587/32a_s.o_-_13-09-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11587/32a_s.o_-_13-09-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 32ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 13 DE SETEMBRO DE 2016.</t>
   </si>
   <si>
     <t>11589</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11589/33a_s.o_-_20-09-16_ii.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11589/33a_s.o_-_20-09-16_ii.pdf</t>
   </si>
   <si>
     <t>ATA DA 33ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 20 DE SETEMBRO DE 2016.</t>
   </si>
   <si>
     <t>11591</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11591/34a_s.o_-_27-09-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11591/34a_s.o_-_27-09-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 34ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 27 DE SETEMBRO DE 2016.</t>
   </si>
   <si>
     <t>11592</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11592/35a_s.o_-_04-10-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11592/35a_s.o_-_04-10-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 35ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 04 DE OUTUBRO DE 2016.</t>
   </si>
   <si>
     <t>11595</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11595/36a_s.o_-_11-10-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11595/36a_s.o_-_11-10-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 36ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 11 DE OUTUBRO DE 2016.</t>
   </si>
   <si>
     <t>11597</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11597/37a_s.o_-_18-10-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11597/37a_s.o_-_18-10-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 37ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 18 DE OUTUBRO DE 2016.</t>
   </si>
   <si>
     <t>11599</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11599/38a_s.o_-_25-10-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11599/38a_s.o_-_25-10-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 38ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 25 DE OUTUBRO DE 2016.</t>
   </si>
   <si>
     <t>11602</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11602/39a_s.o_-_01-11-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11602/39a_s.o_-_01-11-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 39ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 01 DE NOVEMBRO DE 2016.</t>
   </si>
   <si>
     <t>11605</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11605/40a_s.o_-_08-11-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11605/40a_s.o_-_08-11-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 40ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 08 DE NOVEMBRO DE 2016.</t>
   </si>
   <si>
     <t>11607</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11607/41a_s.o_-_16-11-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11607/41a_s.o_-_16-11-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 41ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 16 DE NOVEMBRO DE 2016.</t>
   </si>
   <si>
     <t>11609</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11609/42a_s.o_-_22-11-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11609/42a_s.o_-_22-11-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 42ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 22 DE NOVEMBRO DE 2016.</t>
   </si>
   <si>
     <t>11611</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11611/43a_s.o_-_29-11-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11611/43a_s.o_-_29-11-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 43ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 29 DE NOVEMBRO DE 2016.</t>
   </si>
   <si>
     <t>11676</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11676/44a_s.o_-_06-12-16.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11676/44a_s.o_-_06-12-16.pdf</t>
   </si>
   <si>
     <t>ATA DA 44ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 06 DE DEZEMBRO DE 2016.</t>
   </si>
   <si>
     <t>8250</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2016/8250/8250_texto_integral.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2016/8250/8250_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 45ª SESSÃO ORDINÁRIA, DA 4ª SESSÃO LEGISLATIVA, DA 12ª LEGISLATURA, REALIZADA EM 13 DE DEZEMBRO DE 2016.</t>
   </si>
   <si>
     <t>11555</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11555/001-16_-_pm_altera_dispositivos_da_lei_2383_-__bGCNEvu.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11555/001-16_-_pm_altera_dispositivos_da_lei_2383_-__bGCNEvu.pdf</t>
   </si>
   <si>
     <t>Altera os dispositivos e complementa o Anexo 1 e Anexo 2 da Lei nº 2383, de 19 de dezembro de 2013, e dá outras providências</t>
   </si>
   <si>
     <t>11563</t>
   </si>
   <si>
     <t>Pedro Nunes Filho</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11563/002-16_-_pnf_-_teste_do_olhinho.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11563/002-16_-_pnf_-_teste_do_olhinho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização do “Teste do Olhinho” nos recém-nascidos em maternidades e serviços hospitalares da rede pública municipal ou conveniados com o Sistema de Saúde, para o diagnóstico de doenças oculares, no âmbito do Município de Votorantim.</t>
   </si>
   <si>
     <t>11569</t>
   </si>
   <si>
     <t>Bruno-PSD</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11569/003-16_-_bma_-_denominacao_de_sala_de_reunioes_v7QFFKw.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11569/003-16_-_bma_-_denominacao_de_sala_de_reunioes_v7QFFKw.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Sala de Reuniões do Complexo Parlamentar “Dr. Laudo de Toledo Almeida”.</t>
   </si>
   <si>
     <t>11573</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11573/004-16_pm_dengue_zika_virus_chikungunya.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11573/004-16_pm_dengue_zika_virus_chikungunya.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa de vigilância, prevenção, combate e controle da transmissão da Dengue, Chikungunya, Zika Vírus, e dá outras providências.</t>
   </si>
   <si>
     <t>11576</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11576/005-16_pm_reajuste_servidores_publicos_municipais.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11576/005-16_pm_reajuste_servidores_publicos_municipais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste de vencimentos dos servidores públicos do Município de Votorantim e dá outras providências.</t>
   </si>
   <si>
     <t>11588</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11588/006-16_-_mesa_diretora_-_reajuste_funcionarios_da_cmv.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11588/006-16_-_mesa_diretora_-_reajuste_funcionarios_da_cmv.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste de vencimentos dos servidores públicos da Câmara Municipal de Votorantim e dos subsídios dos Vereadores, Prefeito, Vice-Prefeito e Secretários Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>11601</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11601/007-16_pm_abertura_credito_adicional.doc</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11601/007-16_pm_abertura_credito_adicional.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e dá outras providências</t>
   </si>
   <si>
     <t>11618</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11618/008-16_pm_desenvolve_sp.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11618/008-16_pm_desenvolve_sp.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Votorantim a contratar com a Desenvolve SP - Agência de fomento do Estado de São Paulo, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>11624</t>
   </si>
   <si>
     <t>Fabíola Alves da Silva Pedrico</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11624/009-16_-_fasp__-_construcoes_irregulares.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11624/009-16_-_fasp__-_construcoes_irregulares.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cadastramento de construções irregulares e dá outras providências.</t>
   </si>
   <si>
     <t>11625</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11625/010-16_pm_subvencoes_sociais_creditos_adicionais.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11625/010-16_pm_subvencoes_sociais_creditos_adicionais.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a conceder subvenções sociais e a proceder à abertura de Créditos Adicionais Especiais e Suplementares no Orçamento do exercício de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>11632</t>
   </si>
   <si>
     <t>Alessandro Baeza Silva</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11632/011-16_-_abs_-_brinquedos_cadeirantes.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11632/011-16_-_abs_-_brinquedos_cadeirantes.pdf</t>
   </si>
   <si>
     <t>Determina a disponibilização de brinquedos adaptados para cadeirantes, em parques de diversão instalados na cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>11641</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11641/012-16_-_abs_-_utilidade_publica_-_naep.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11641/012-16_-_abs_-_utilidade_publica_-_naep.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o NAEP – Núcleo de Atenção e Emancipação Psicossocial.</t>
   </si>
   <si>
     <t>11656</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11656/013-16_-_ldo_-pm.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11656/013-16_-_ldo_-pm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>11658</t>
   </si>
   <si>
     <t>Eric Romero</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11658/014-16_-_er_-_reducao_de_jornada_-_funcionario_jORct1L.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11658/014-16_-_er_-_reducao_de_jornada_-_funcionario_jORct1L.pdf</t>
   </si>
   <si>
     <t>Altera e revoga dispositivos da Lei nº 1836, de 12 de julho de 2005, que dispõe sobre a redução de jornada de trabalho de funcionários com filhos portadores de deficiência,  na forma que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>11717</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11717/015-16_-_pm_-_escola_de_musica.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11717/015-16_-_pm_-_escola_de_musica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e denominação de escola de música no município e dá outras providências.</t>
   </si>
   <si>
     <t>11718</t>
   </si>
   <si>
     <t>João Cau</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11718/016-16_-_jc_-_denominacao_de_via_publica_-_rua_R24yRKm.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11718/016-16_-_jc_-_denominacao_de_via_publica_-_rua_R24yRKm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública – Rua Luiza Fama Alves.</t>
   </si>
   <si>
     <t>11720</t>
   </si>
   <si>
     <t>Heber-PDT</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11720/017-16_-_ham_-_alinhamento_de_retirada_de_cabo_oFzn0AJ.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11720/017-16_-_ham_-_alinhamento_de_retirada_de_cabo_oFzn0AJ.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da empresa concessionária ou permissionária de energia elétrica do município de Votorantim a realizar o alinhamento e a retirada dos fios e cabos inutilizados nos postes; notificar as demais empresas que utilizam os postes como suporte de seus cabeamentos e dá outras providências.</t>
   </si>
   <si>
     <t>11724</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11724/018-16_-_pm_-_museu_historico.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11724/018-16_-_pm_-_museu_historico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Museu Histórico de Votorantim “Ettore Marangoni” e dá outras providências.</t>
   </si>
   <si>
     <t>11728</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11728/019-16_-_pm_abertura_credito_adicional.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11728/019-16_-_pm_abertura_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e dá outras providencias.</t>
   </si>
   <si>
     <t>11737</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11737/020-16_-_jc_-_denominacao_de_via_publica_-_rua_Pggq8id.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11737/020-16_-_jc_-_denominacao_de_via_publica_-_rua_Pggq8id.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública – Rua Amélia Pantarotti.</t>
   </si>
   <si>
     <t>11742</t>
   </si>
   <si>
     <t>Pastor Tonhão</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11742/021-16_-_ap_-_denominacao_de_proprio_municipal_F288CVl.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11742/021-16_-_ap_-_denominacao_de_proprio_municipal_F288CVl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de próprio municipal – Praça José Gomes de Oliveira Filho (Irmão Zelão).</t>
   </si>
   <si>
     <t>11744</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11744/022-16_-_er_-_comissao_de_eventos_festivos__fe_ZH5muV6.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11744/022-16_-_er_-_comissao_de_eventos_festivos__fe_ZH5muV6.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a formação da Comissão de Eventos Festivos da Festa Junina Beneficente de Votorantim, e dá outras providências.</t>
   </si>
   <si>
     <t>11753</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11753/023-16_pm_dispoe_sobre_a_abertura_de_credito.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11753/023-16_pm_dispoe_sobre_a_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>11759</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11759/024-16_-_er_-_comunicacao_envolvendo_embriague_6k4aufS.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11759/024-16_-_er_-_comunicacao_envolvendo_embriague_6k4aufS.pdf</t>
   </si>
   <si>
     <t>Determina a comunicação, por parte dos hospitais, Unidades de Pronto Atendimento (UPA’s), clínicas e Unidades Básicas de Saúde (UBS’s) que integram as redes pública e privada de saúde do Município de Votorantim, das ocorrências envolvendo embriaguez e ou consumo de drogas por criança ou adolescente, na forma que especifica.</t>
   </si>
   <si>
     <t>11760</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11760/025-16_-_ham_-_curso_pre-vestibular.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11760/025-16_-_ham_-_curso_pre-vestibular.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, a implantar o Curso Pré-Vestibular no Município de Votorantim, e dá outras providências.</t>
   </si>
   <si>
     <t>11762</t>
   </si>
   <si>
     <t>Heber de Almeida Martins</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11762/026-16_-_ham_-_dia_do_voluntariado.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11762/026-16_-_ham_-_dia_do_voluntariado.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município de Votorantim, o "Dia do Voluntariado" e dá outras providências.</t>
   </si>
   <si>
     <t>11763</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11763/027-16_-_er_-_denominacao_de_proprio_municipal_PPWCRsh.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11763/027-16_-_er_-_denominacao_de_proprio_municipal_PPWCRsh.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de próprio municipal – Centro Municipal de Educação Infantil – CMEI “Profª Cecília Fernanda Arcuri Pacheco”.</t>
   </si>
   <si>
     <t>11766</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11766/028-16_-_fasp_-_denominacao_de_via_publica_rua_JzjxOLl.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11766/028-16_-_fasp_-_denominacao_de_via_publica_rua_JzjxOLl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública - Rua "Maria de Fátima Augusto".</t>
   </si>
   <si>
     <t>11769</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11769/029-16_-_fasp_-_denominacao_de_via_publica_rua_8mLpMw0.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11769/029-16_-_fasp_-_denominacao_de_via_publica_rua_8mLpMw0.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública - Rua "Lucéia de Fátima Rodrigues de Melo".</t>
   </si>
   <si>
     <t>11771</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11771/030-16_-_fasp_-_denominacao_de_via_publica_rua_tzbek5q.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11771/030-16_-_fasp_-_denominacao_de_via_publica_rua_tzbek5q.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública - Rua "Clelio Gali".</t>
   </si>
   <si>
     <t>11773</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11773/031-16_-_ham_-_dia_do_voluntariado_-_isabel_te_RgpCs8E.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11773/031-16_-_ham_-_dia_do_voluntariado_-_isabel_te_RgpCs8E.pdf</t>
   </si>
   <si>
     <t>Institui e passa a ser incluído no Calendário Oficial do Município de Votorantim, o "Dia do Voluntariado", denominado Isabel Telles Marsal, e dá outras providências.</t>
   </si>
   <si>
     <t>11800</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11800/032-16-_pm_-_abertura_credito_adicional_especial.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11800/032-16-_pm_-_abertura_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>11802</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11802/033-16_-_pm_-_credito_adicional_especial_e_da__IggDhj6.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11802/033-16_-_pm_-_credito_adicional_especial_e_da__IggDhj6.pdf</t>
   </si>
   <si>
     <t>11803</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11803/034-16_-_pm_ratifica_deliberacao_extincao_cons_frWeptK.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11803/034-16_-_pm_ratifica_deliberacao_extincao_cons_frWeptK.pdf</t>
   </si>
   <si>
     <t>Ratifica deliberação para extinção do Consórcio Intermunicipal de Saneamento Básico da Bacia do Rio Sorocaba e Médio Tietê e dá outras providências.</t>
   </si>
   <si>
     <t>11804</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11804/035-16_-_jc_-_denominacao_de_via_publica_viela_336QN8s.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11804/035-16_-_jc_-_denominacao_de_via_publica_viela_336QN8s.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública – Viela Helenice Gaem Lorena.</t>
   </si>
   <si>
     <t>11805</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11805/036-16_-_pnf_-_denominacao_de_via_publica_-_ru_SVgwQz2.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11805/036-16_-_pnf_-_denominacao_de_via_publica_-_ru_SVgwQz2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública – Rua Francisco Pécora (Tico Pécora).</t>
   </si>
   <si>
     <t>11806</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11806/037-16-_pm_-_estima_a_receita_e_fixa_a_despesa_8lPYQpV.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11806/037-16-_pm_-_estima_a_receita_e_fixa_a_despesa_8lPYQpV.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Votorantim para o Exercício de 2017.</t>
   </si>
   <si>
     <t>11807</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11807/038-16-_pm_-_ldo_ppa_2017.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11807/038-16-_pm_-_ldo_ppa_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações da Lei Municipal 2498/2016 - Lei de Diretrizes Orçamentárias – LDO, para o exercício financeiro de 2017 e Lei Municipal 2373/2013 – Plano Plurianual – PPA, para o Exercício de 2017.</t>
   </si>
   <si>
     <t>11834</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11834/039-16_-_mesa_-_fixa_subsidios_prefeito_2017-2020.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11834/039-16_-_mesa_-_fixa_subsidios_prefeito_2017-2020.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, do Vice-Prefeito e dos Secretários Municipais de Votorantim para o período do quadriênio 2017 a 2020.</t>
   </si>
   <si>
     <t>11835</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11835/040-16_-_jc_-_denominacao_de_via_publica_viela_CKEsX9c.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11835/040-16_-_jc_-_denominacao_de_via_publica_viela_CKEsX9c.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública – Viela Diego Teixeira Manata.</t>
   </si>
   <si>
     <t>11836</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11836/041-16_-_pm_-_magisterio.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11836/041-16_-_pm_-_magisterio.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 23 da Lei 1596/01, alterada pela Lei 2107/09 - Estatuto do Magistério Público Municipal de Votorantim, e dá outras providências.</t>
   </si>
   <si>
     <t>11840</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11840/042-16_-_ham_-_utilidade_publica_-_mais_vida.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11840/042-16_-_ham_-_utilidade_publica_-_mais_vida.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Mais Vida Centro de Apoio ao Portador de Câncer.</t>
   </si>
   <si>
     <t>11843</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11843/043-16_-_fasp_-_denominacao_de_proprio_municip_JH1vMXN.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11843/043-16_-_fasp_-_denominacao_de_proprio_municip_JH1vMXN.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de próprio municipal – Centro Municipal de Educação Infantil – CMEI “Profª Giselle Freitas Xavier”.</t>
   </si>
   <si>
     <t>11844</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11844/044-16_-_pnf_-_denominacao_das_vias_publicas_d_Vv5S1Jl.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11844/044-16_-_pnf_-_denominacao_das_vias_publicas_d_Vv5S1Jl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de vias públicas do Loteamento “Chácaras São Francisco”.</t>
   </si>
   <si>
     <t>11846</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11846/045-16-pm_comtur.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11846/045-16-pm_comtur.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2174, de 27 de outubro de 2010, para adequação do CONSELHO MUNICIPAL DE TURISMO DE VOTORANTIM – COMTUR à Lei Complementar Estadual nº 1261/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>11847</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11847/046-16_-_pm-_denominacao_vias_publicas_loteame_gpARmPd.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11847/046-16_-_pm-_denominacao_vias_publicas_loteame_gpARmPd.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de vias públicas do Loteamento CYRELA LANDSCAPE ESPLANADA.</t>
   </si>
   <si>
     <t>11866</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11866/047-_16_-_pm_-_politica_mobilidade_urbana_e_pl_XzNco8P.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11866/047-_16_-_pm_-_politica_mobilidade_urbana_e_pl_XzNco8P.pdf</t>
   </si>
   <si>
     <t>“Institui a Política Municipal de Mobilidade Urbana e aprova o Plano Municipal de Mobilidade Urbana de Votorantim”</t>
   </si>
   <si>
     <t>11867</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11867/048-16-pm_-_planta_generica_de_valores_-_alter_9EuQ2bd.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11867/048-16-pm_-_planta_generica_de_valores_-_alter_9EuQ2bd.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei 1915, de 29 de dezembro de 2006, e dá outras providências</t>
   </si>
   <si>
     <t>11868</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11868/049-16_-_pm_credito_adicional_especial.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11868/049-16_-_pm_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>11837</t>
   </si>
   <si>
     <t>SUBS1</t>
   </si>
   <si>
     <t>Substitutivo 1 ao PLO</t>
   </si>
   <si>
-    <t>https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11837/substitutivo_no_01_ao_plo_041-16_-_pm_altera_e_c3V7Jy2.pdf</t>
+    <t>http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11837/substitutivo_no_01_ao_plo_041-16_-_pm_altera_e_c3V7Jy2.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1473,68 +1473,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11657/1a_s._ex_-_16-11-16.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11660/2a_s._ex_-_06-12-16.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2016/8247/8247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2016/8248/8248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2016/8249/8249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11528/1a_s.o_-_02-02-16.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11531/2a_s.o_-_05-02-16.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11532/3a_s.o_-_16-02-16.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11535/4a_s.o_-_23-02-16.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11536/5a_s.o_-_01-03-16.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11537/6a_s.o_-_08-03-16.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11538/7a_s.o_-_15-03-16.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11539/8a_s.o_-_22-03-16.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11540/9a_s.o_-_29-03-16.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11542/10a_s.o_-05-04-16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11543/11a_s.o_-_12-04-16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11545/12a_s.o_-_19-04-16_ii.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11546/13a_s.o_-_26-04-16.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11556/14a_s.o_-_03-05-16.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11558/15a_s.o_-_10-05-16_ii.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11559/16a_s.o_-_17-05-16.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11561/17a_s.o_-_24-05-16.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11562/18a_s.o_-_31-05-16.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11564/19a_s.o_-_07-06-16.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11566/20a_s.o_-_14-06-16.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11570/21a_s.o_-_21-06-16.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11571/22a_s.o_-_28-06-16.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11572/23a_s.o_-_05-07-16.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11574/24a_s.o_-_12-07-16.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11575/25a_s.o_-_19-07-16.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11577/26a_s.o_-_02-08-16.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11580/27a_s.o_-_09-08-16.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11582/28a_s.o_-_16-08-16.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11583/29a_s.o_-_23-08-16.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11585/30a_s.o_-_30-08-16.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11586/31a_s.o_-_06-09-16.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11587/32a_s.o_-_13-09-16.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11589/33a_s.o_-_20-09-16_ii.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11591/34a_s.o_-_27-09-16.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11592/35a_s.o_-_04-10-16.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11595/36a_s.o_-_11-10-16.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11597/37a_s.o_-_18-10-16.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11599/38a_s.o_-_25-10-16.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11602/39a_s.o_-_01-11-16.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11605/40a_s.o_-_08-11-16.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11607/41a_s.o_-_16-11-16.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11609/42a_s.o_-_22-11-16.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11611/43a_s.o_-_29-11-16.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11676/44a_s.o_-_06-12-16.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2016/8250/8250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11555/001-16_-_pm_altera_dispositivos_da_lei_2383_-__bGCNEvu.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11563/002-16_-_pnf_-_teste_do_olhinho.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11569/003-16_-_bma_-_denominacao_de_sala_de_reunioes_v7QFFKw.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11573/004-16_pm_dengue_zika_virus_chikungunya.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11576/005-16_pm_reajuste_servidores_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11588/006-16_-_mesa_diretora_-_reajuste_funcionarios_da_cmv.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11601/007-16_pm_abertura_credito_adicional.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11618/008-16_pm_desenvolve_sp.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11624/009-16_-_fasp__-_construcoes_irregulares.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11625/010-16_pm_subvencoes_sociais_creditos_adicionais.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11632/011-16_-_abs_-_brinquedos_cadeirantes.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11641/012-16_-_abs_-_utilidade_publica_-_naep.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11656/013-16_-_ldo_-pm.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11658/014-16_-_er_-_reducao_de_jornada_-_funcionario_jORct1L.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11717/015-16_-_pm_-_escola_de_musica.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11718/016-16_-_jc_-_denominacao_de_via_publica_-_rua_R24yRKm.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11720/017-16_-_ham_-_alinhamento_de_retirada_de_cabo_oFzn0AJ.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11724/018-16_-_pm_-_museu_historico.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11728/019-16_-_pm_abertura_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11737/020-16_-_jc_-_denominacao_de_via_publica_-_rua_Pggq8id.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11742/021-16_-_ap_-_denominacao_de_proprio_municipal_F288CVl.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11744/022-16_-_er_-_comissao_de_eventos_festivos__fe_ZH5muV6.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11753/023-16_pm_dispoe_sobre_a_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11759/024-16_-_er_-_comunicacao_envolvendo_embriague_6k4aufS.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11760/025-16_-_ham_-_curso_pre-vestibular.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11762/026-16_-_ham_-_dia_do_voluntariado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11763/027-16_-_er_-_denominacao_de_proprio_municipal_PPWCRsh.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11766/028-16_-_fasp_-_denominacao_de_via_publica_rua_JzjxOLl.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11769/029-16_-_fasp_-_denominacao_de_via_publica_rua_8mLpMw0.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11771/030-16_-_fasp_-_denominacao_de_via_publica_rua_tzbek5q.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11773/031-16_-_ham_-_dia_do_voluntariado_-_isabel_te_RgpCs8E.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11800/032-16-_pm_-_abertura_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11802/033-16_-_pm_-_credito_adicional_especial_e_da__IggDhj6.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11803/034-16_-_pm_ratifica_deliberacao_extincao_cons_frWeptK.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11804/035-16_-_jc_-_denominacao_de_via_publica_viela_336QN8s.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11805/036-16_-_pnf_-_denominacao_de_via_publica_-_ru_SVgwQz2.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11806/037-16-_pm_-_estima_a_receita_e_fixa_a_despesa_8lPYQpV.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11807/038-16-_pm_-_ldo_ppa_2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11834/039-16_-_mesa_-_fixa_subsidios_prefeito_2017-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11835/040-16_-_jc_-_denominacao_de_via_publica_viela_CKEsX9c.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11836/041-16_-_pm_-_magisterio.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11840/042-16_-_ham_-_utilidade_publica_-_mais_vida.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11843/043-16_-_fasp_-_denominacao_de_proprio_municip_JH1vMXN.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11844/044-16_-_pnf_-_denominacao_das_vias_publicas_d_Vv5S1Jl.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11846/045-16-pm_comtur.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11847/046-16_-_pm-_denominacao_vias_publicas_loteame_gpARmPd.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11866/047-_16_-_pm_-_politica_mobilidade_urbana_e_pl_XzNco8P.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11867/048-16-pm_-_planta_generica_de_valores_-_alter_9EuQ2bd.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11868/049-16_-_pm_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11837/substitutivo_no_01_ao_plo_041-16_-_pm_altera_e_c3V7Jy2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11657/1a_s._ex_-_16-11-16.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11660/2a_s._ex_-_06-12-16.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2016/8247/8247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2016/8248/8248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2016/8249/8249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11528/1a_s.o_-_02-02-16.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11531/2a_s.o_-_05-02-16.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11532/3a_s.o_-_16-02-16.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11535/4a_s.o_-_23-02-16.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11536/5a_s.o_-_01-03-16.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11537/6a_s.o_-_08-03-16.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11538/7a_s.o_-_15-03-16.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11539/8a_s.o_-_22-03-16.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11540/9a_s.o_-_29-03-16.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11542/10a_s.o_-05-04-16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11543/11a_s.o_-_12-04-16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11545/12a_s.o_-_19-04-16_ii.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11546/13a_s.o_-_26-04-16.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11556/14a_s.o_-_03-05-16.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11558/15a_s.o_-_10-05-16_ii.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11559/16a_s.o_-_17-05-16.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11561/17a_s.o_-_24-05-16.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11562/18a_s.o_-_31-05-16.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11564/19a_s.o_-_07-06-16.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11566/20a_s.o_-_14-06-16.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11570/21a_s.o_-_21-06-16.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11571/22a_s.o_-_28-06-16.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11572/23a_s.o_-_05-07-16.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11574/24a_s.o_-_12-07-16.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11575/25a_s.o_-_19-07-16.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11577/26a_s.o_-_02-08-16.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11580/27a_s.o_-_09-08-16.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11582/28a_s.o_-_16-08-16.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11583/29a_s.o_-_23-08-16.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11585/30a_s.o_-_30-08-16.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11586/31a_s.o_-_06-09-16.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11587/32a_s.o_-_13-09-16.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11589/33a_s.o_-_20-09-16_ii.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11591/34a_s.o_-_27-09-16.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11592/35a_s.o_-_04-10-16.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11595/36a_s.o_-_11-10-16.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11597/37a_s.o_-_18-10-16.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11599/38a_s.o_-_25-10-16.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11602/39a_s.o_-_01-11-16.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11605/40a_s.o_-_08-11-16.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11607/41a_s.o_-_16-11-16.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11609/42a_s.o_-_22-11-16.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11611/43a_s.o_-_29-11-16.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11676/44a_s.o_-_06-12-16.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/./sapl/public/materialegislativa/2016/8250/8250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11555/001-16_-_pm_altera_dispositivos_da_lei_2383_-__bGCNEvu.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11563/002-16_-_pnf_-_teste_do_olhinho.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11569/003-16_-_bma_-_denominacao_de_sala_de_reunioes_v7QFFKw.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11573/004-16_pm_dengue_zika_virus_chikungunya.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11576/005-16_pm_reajuste_servidores_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11588/006-16_-_mesa_diretora_-_reajuste_funcionarios_da_cmv.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11601/007-16_pm_abertura_credito_adicional.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11618/008-16_pm_desenvolve_sp.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11624/009-16_-_fasp__-_construcoes_irregulares.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11625/010-16_pm_subvencoes_sociais_creditos_adicionais.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11632/011-16_-_abs_-_brinquedos_cadeirantes.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11641/012-16_-_abs_-_utilidade_publica_-_naep.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11656/013-16_-_ldo_-pm.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11658/014-16_-_er_-_reducao_de_jornada_-_funcionario_jORct1L.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11717/015-16_-_pm_-_escola_de_musica.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11718/016-16_-_jc_-_denominacao_de_via_publica_-_rua_R24yRKm.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11720/017-16_-_ham_-_alinhamento_de_retirada_de_cabo_oFzn0AJ.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11724/018-16_-_pm_-_museu_historico.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11728/019-16_-_pm_abertura_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11737/020-16_-_jc_-_denominacao_de_via_publica_-_rua_Pggq8id.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11742/021-16_-_ap_-_denominacao_de_proprio_municipal_F288CVl.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11744/022-16_-_er_-_comissao_de_eventos_festivos__fe_ZH5muV6.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11753/023-16_pm_dispoe_sobre_a_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11759/024-16_-_er_-_comunicacao_envolvendo_embriague_6k4aufS.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11760/025-16_-_ham_-_curso_pre-vestibular.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11762/026-16_-_ham_-_dia_do_voluntariado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11763/027-16_-_er_-_denominacao_de_proprio_municipal_PPWCRsh.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11766/028-16_-_fasp_-_denominacao_de_via_publica_rua_JzjxOLl.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11769/029-16_-_fasp_-_denominacao_de_via_publica_rua_8mLpMw0.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11771/030-16_-_fasp_-_denominacao_de_via_publica_rua_tzbek5q.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11773/031-16_-_ham_-_dia_do_voluntariado_-_isabel_te_RgpCs8E.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11800/032-16-_pm_-_abertura_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11802/033-16_-_pm_-_credito_adicional_especial_e_da__IggDhj6.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11803/034-16_-_pm_ratifica_deliberacao_extincao_cons_frWeptK.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11804/035-16_-_jc_-_denominacao_de_via_publica_viela_336QN8s.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11805/036-16_-_pnf_-_denominacao_de_via_publica_-_ru_SVgwQz2.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11806/037-16-_pm_-_estima_a_receita_e_fixa_a_despesa_8lPYQpV.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11807/038-16-_pm_-_ldo_ppa_2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11834/039-16_-_mesa_-_fixa_subsidios_prefeito_2017-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11835/040-16_-_jc_-_denominacao_de_via_publica_viela_CKEsX9c.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11836/041-16_-_pm_-_magisterio.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11840/042-16_-_ham_-_utilidade_publica_-_mais_vida.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11843/043-16_-_fasp_-_denominacao_de_proprio_municip_JH1vMXN.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11844/044-16_-_pnf_-_denominacao_das_vias_publicas_d_Vv5S1Jl.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11846/045-16-pm_comtur.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11847/046-16_-_pm-_denominacao_vias_publicas_loteame_gpARmPd.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11866/047-_16_-_pm_-_politica_mobilidade_urbana_e_pl_XzNco8P.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11867/048-16-pm_-_planta_generica_de_valores_-_alter_9EuQ2bd.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11868/049-16_-_pm_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.votorantim.sp.leg.br/media/sapl/public/materialegislativa/2016/11837/substitutivo_no_01_ao_plo_041-16_-_pm_altera_e_c3V7Jy2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>